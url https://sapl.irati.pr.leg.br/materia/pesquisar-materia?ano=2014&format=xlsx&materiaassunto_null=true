--- v0 (2025-10-08)
+++ v1 (2026-06-16)
@@ -51,2100 +51,2100 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO ÁREA DE TERRENO CORRESPONDENTE A 707,00 M², PERTENCENTE AO SENHOR LUIZ CARLOS TREVISAN, PARA ABERTURA DE RUA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 6.635,000,00._x000D_
 </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 4.807.500,00 (QUATRO MILHÕES, OITOCENTOS E SETE MIL E QUINHENTOS REAIS). </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À GUARDA MIRIM DE IRATI, NO VALOR DE ATÉ R$ 100.000,00 (CEM MIL REAIS).</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ASSOCIAÇÃO IRATIENSE DE FUTEBOL DE SALÃO - ASSIFUSA, NO VALOR DE ATÉ R$ 70.000,00 (SETENTA MIL REAIS).</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO AO CARNAVAL EM IRATI 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO PELA SECRETARIA DE EDUCAÇÃO DA LISTA DE ESPERA NOS CMEI'S DO MUNICÍPIO DE IRATI.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 600.000,00 (SEISCENTOS MIL REAIS)</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 165.000,00 (CENTO E SESSENTA E CINCO MIL REAIS) </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 23.000,00 (VINTE E TRÊS MIL REAIS)._x000D_
  </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 600.000,00.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 23.300,00 (VINTE E TRÊS MIL E TREZENTOS REAIS).</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 50,000.00.  </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 30.000,00._x000D_
 </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL NA IMPORTÂNCIA DE ATÉ R$ 4.060.000,00. </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A POLÍTICA MUNICIPAL DE EDUCAÇÃO ALIMENTAR ESCOLAR E COMBATE A OBESIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO "ADOTE UM BICICLETÁRIO".</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 152.000,00. </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/</t>
+    <t>http://sapl.irati.pr.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 158.400,00. </t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 1.904.570,00. </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO BENFEITORIAS DE PAVIMENTAÇÃO ASFÁLTICA DE APROXIMADAMENTE 200,00 M², NA RUA FRANCISCA SILVA FERRAZ DOS SANTOS. </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ASI - ASSOCIAÇÃO SANTOS INOCENTES - CIDADE DA CRIANÇA, NO VALOR DE ATÉ R$ 47.600,00.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA Nº 01, DO LOTEAMENTO RESIDENCIAL, NA VILA SÃO JOÃO, DE RUA BASÍLIO CHYLAJENKO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA D ATÉ R$ 653.000,00._x000D_
 </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO CICLISMO NO CALENDÁRIO DO MUNICÍPIO DE IRATI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>RAFAEL FELIPE LUCAS</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DIVULGAÇÃO, PELA SECRETARIA DE EDUCAÇÃO, DA LISTA DE ESPERA PARA VAGAS NOS CMEL'S NO ÂMBITO DO MUNICÍPIO DE IRATI._x000D_
 </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/928/928_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 6.635.000,00 (SEIS MILHÕES, SEISCENTOS E TRINTA E CINCO MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/929/929_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 4.807.500,00 (QUATRO MILHÕES, OITOCENTOS E SETE MIL E QUINHENTOS REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À GUARDA MIRIM DE IRATI, NO VALOR DE ATÉ R$ 100.000,00 (CEM MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ASSOCIAÇÃO IRATIENSE DE FUTEBOL DE SALÃO ASSIFUSA, NO VALOR DE ATÉ R$ 70,000,00 (SETENTA MIL REAIS),_x000D_
 </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO AO CARNAVAL EM IRATI 2014, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 165.000,00 (CENTO E SESSENTA E CINCO MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 23.300,00 (VINTE E TRÊS MIL E TREZENTOS REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 600.000,00 (SEISCENTOS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 50.000,00 (CINQUENTA MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 30.000,00 (TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/940/940_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 4.060.000,00 (QUATRO MILHÕES E SESSENTA MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/943/943_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 152.000,00 (CENTO E CINQUENTA E DOIS MIL REAIS).</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 158.400,00 (CENTO E CINQUENTA E OITO MIL E QUATROCENTOS REAIS).</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/945/945_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 1.904.570,00 (UM MILHÃO, NOVECENTOS E QUATRO MIL E QUINHENTOS E SETENTA REAIS).</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/946/946_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO BENFEITORIAS DE PAVIMENTAÇÃO ASFÁLTICA DE APROXIMADAMENTE 200,00 M2, NA RUA FRANCISCA SILVA FERRAZ DOS SANTOS._x000D_
 </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ASI - ASSOCIAÇÃO SANTOS INOCENTES - CIDADE DA CRIANÇA, NO VALOR DE ATÉ R$_x000D_
 47.600,00 (QUARENTA E SETE MIL E SEISCENTOS REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 653.000,00 (SEISCENTOS E CINQÜENTA E TRÊS MIL_x000D_
 REAIS)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 600.000,00 (SEISCENTOS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 15.000,00 (QUINZE MIL REAIS).</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 3.000,00 (TRÊS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 500.000,00 (QUINHENTOS MIL REAIS)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/955/955_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO AO 50S AMIGO BICHO, NO VALOR DE ATÉ R$ 35.000,00 (TRINTA E CINCO MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 741.250,00 (SETECENTOS E QUARENTA E UM MIL E DUZENTOS E CINQUENTA REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINA UMA DE NOSSAS VIAS PÚBLICAS DE TRAVESSA IRMÃ SILVIA._x000D_
 </t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/960/960_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA ÓRGÃO OFICIAL DO MUNICÍPIO DE IRATI, O SEMANÁRIO "HOJE CENTRO SUL"._x000D_
 </t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO I DA LEI N° 3704 DE 20 DE AGOSTO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 432.000,00 (QUATROCENTOS E TRINTA E DOIS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/963/963_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS FINANCEIROS AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL._x000D_
 </t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE IRATI PARA O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZ ADEQUAÇÕES NO PLANO PLURIANUAL, APROVADO PELA LEI NO3751 DE 10 DE DEZEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 2.000,00 (DOIS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 24.300,00 (VINTE QUATRO MIL E TREZENTOS REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 1.189.000,00 (UM MILHÃO E CENTO E OITENTA E NOVE MIL REAIS).</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 1.600.000,00 (UM MILHÃO E SEISCENTOS MIL REAIS) .</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO ÁREA DE TERRENO CORRESPONDENTE A 4.320,20 RN", PERTENCENTE A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO PINHO DE BAIXO._x000D_
 </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO V, NO ART. 21 DA LEI N 3713 DE 02 DE SETEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL_x000D_
 ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 52.500.00_x000D_
 (CINQUENTA E DOIS MIL E QUINHENTOSL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 836.000,00 (OITOCENTOS E TRINTA E SEIS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 8,000,00 (OITOMIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 72.600,00 (SETENTA E DOIS MIL E SEISCENTOS REAIS)</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 80.000,00 (OITENTA MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 80.000,00 (OITENTA MIL REAIS) </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, NO MUNICÍPIO DE IRATI, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 682.000,00 (SEISCENTOS E OITENTA E DOIS MIL REAIS) ._x000D_
 </t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO PARÁGRAFO § 4° E INSERE O § 5° NO ARTIGO 19 DA LEI MUNICIPAL N?2.321/2005, QUE CONCEDE AS SERVIDORAS PÚBLICAS MUNICIPAIS AUXÍLIO MATERNIDADE EM CASO DE NATIMORTO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 180.000,00 (CENTO E OITENTA MIL REAIS) ._x000D_
 </t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 726.504,00 (SETECENTOS E VINTE E SEIS MIL E QUINHENTOS E QUATRO REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 30.000,00 (TRINTA MIL REAIS).</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO AO "2° IRA ROCK - FESTIVAL IRATIENSE DE ROCK", E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRA PARA CONSTRUÇÃO DE UNIDADE DE ATENDIMENTO DO CIS/AMCESPAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE O § 6° NO ART. 16 DA LEI MUNICIPAL N 2347/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 410.000,00 (QUATROCENTOS E DEZ MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO_x000D_
 AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL BNDES, ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS._x000D_
 </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 82.000,00 (OITENTA E DOIS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 255.000,00 (DUZENTOS E CINQUENTA E CINCO MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 11_505.500,00 (ONZE MILHÕES, . QUINHENTOS E CINCO MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 550.000,00 (QUINHENTOS E CINQUENTA MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A VENDA EM LEILÃO DE MÁQUINAS, VEÍCULOS E UTENSÍLIOS PARA ESCRITÓRIO REPUTADOS COMO DE RECUPERAÇÃO ANTIECONÔMICA PARA OS COFRES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A REGULAMENTAR A PARADA RÁPIDA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 217.000,00 (DUZENTOS E DEZESSETE MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 2.650.000,00 (DOIS MILHÕES, SEISCENTOS E CINQUENTA MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUMENTAR SUBVENÇÃO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE IRATI - APAE, NO VALOR DE ATÉ R$ 3.300,00 (TRÊS MIL E TREZENTOS REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO À ASSOCIAÇÃO DOS GRUPOS DE AGRICULTURA ECOLÓGICA SÃO FRANCISCO DE ASSIS, NO VALOR DE ATÉ R$ 32.250,00 (TRINTA E DOIS MIL, DUZENTOS E CINQUENTA_x000D_
 REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CRIA A "CAMPANHA NOTA LEGAL" PARA AUMENTO DA ARRECADAÇÃO, EDUCAÇÃO FISCAL E COMBATE À SONEGAÇÃO, AUTORIZA E INSTITUI PREMIAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 105.000,00 (CENTO E CINCO MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 26.000,00 (VINTE E SEIS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA O EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR NO PPA LDO E NO ORÇAMENTO MUNICIPAL UM CRÉDITO ADICIONAL ESPECIAL, NAS DOTAÇÕES ABAIXO DISCRIMINADAS, NO VALOR DE ATÉ R$ 90.000,00 (NOVENTA MIL REAIS): </t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IRATI, ESTADO DO PARANÁ, PARA O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 460.000,00 (QUATROCENTOS E SESSENTA MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 1.900.000,00 (UM MILHÃO E NOVECENTOS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 94.000,00 (NOVENTA E QUATRO MIL REAIS),_x000D_
 </t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 30.000,00 (TRINTA MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 107.000,00 (CENTO E SETE MIL REAIS) REFERENTE A LIBERAÇÃO DE PENHORA REGISTRADA NA MATRICULA IMOBILIÁRIA N. 4.891 DO ATERRO SANITÁRIO.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER PREMIAÇÃO AO 40 CONCURSO "IRATI EM IMAGENS - VÍDEO 2014", E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS)_x000D_
 </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 1.060.000,00 (UM MILHÃO E SESSENTA MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUMENTAR SUBVENÇÃO À ASSOCIAÇÃO DOS GRUPOS DE AGRICULTURA ECOLÓGICA SÃO FRANCISCO DE ASSIS,_x000D_
 NO VALOR DE ATÉ R$ 52.200,00 (CINQUENTA E DOIS MIL E DUZENTOS REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A REMISSÃO DE CRÉDITOS TRIBUTÁRIOS RELATIVOS AO IPTU, ISSQN E TAXA DE LICENÇA LANÇADOS ATÉ 31 DE DEZEMBRO DE 2009, CUJOS VALORES ORIGINÁRIOS SEJAM IGUAIS OU INFERIORES A R$ 60,00 (SESSENTA REAIS), E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 25.000,00 (VINTE E CINCO MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 43.200,00 (QUARENTA E TRÊS MIL E DUZENTOS REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 2° DA LEI NO3584 DE 06 DE NOVEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA CREDITO ADICIONAL SUPLEMENTAR NA IMPORTANCIA DE ATÉ 3.075.OO(TRÊS MILHÕES E SETENTA E CINCO MIL REAIS)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA_x000D_
 IMPORTÂNCIA DE ATÉ R$ 38.000,00 (TRINTA E OITO MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A LEI MUNICIPAL N? 2165/2004, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O EXECUTIVO MUNICIPAL· A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 10.000,00 (DEZ MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 2,721,600,00 (DOIS MILHÕES, SETECENTOS E VINTE E UM MIL E SEISCENTOS REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 298.000,00 (DUZENTOS E NOVENTA E OITO MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS DE FORMA LINEAR._x000D_
 </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 110,00 (CENTO DE DEZ REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 96.000,00 (NOVENTA ESEIS MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA AS RUAS DO "CONJUNTO HABITACIONAL JARDIM DAS AMÉRICAS"._x000D_
 </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O PATRONATO MUNICIPAL DE IRATI, O FUNDO MUNICIPAL DE ALTERNATIVAS PENAIS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 297.000,00 (DUZENTOS E NOVENTA E SETE MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR COM A ASSOCIAÇÃO DOS_x000D_
 HORTIGRANJEIROS, CONCESSÃO DE DIREITO REAL DE USO DE BEM PÚBLICO QUE ESPECIFICA._x000D_
 </t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 670.500,00 (SEISCENTOS E SETENTA MIL E QUINHENTOS REAIS) . </t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAZ ADEQUAÇÕES NO PLANO PLURIANUAL, APROVADO PELA LEI N 3751/2013, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 14.000,00 (QUATORZE MIL REAIS)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A VENDA EM LEILÃO DE MÁQUINAS E VEÍCULOS REPUTADOS COMO DE RECUPERAÇÃO ANTIECONÔMICA PARA OS COFRES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N 2168 DE 21 DE DEZEMBRO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA NOVOS CARGOS E RESPECTIVA REMUNERAÇÃO, AUMENTA NÚMERO DE VAGAS JÁ EXISTENTES, ACRESCENTANDO AO ANEXO DA LEI 1978/2003, LEI 2098/2004, LEI 2412/2006 E LEI 2714/2008, ALTERANDO A LEI 3406/2011 E LEI 3443/2012, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>NATO KFFURI</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IRATI AO SENHOR PAULO SUREK._x000D_
 </t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/927/927_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DIVULGAÇÃO, PELA SECRETARIA DE EDUCAÇÃO, DA LISTA DE ESPERA PARA VAGAS NOS CMEI'S NO ÂMBITO DO MUNICÍPIO DE IRATI._x000D_
 </t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>EMILIANO AUGUSTO ROCHA GOMES</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ESTABELECE DIRETRIZES PARA A POLÍTICA MUNICIPAL DE EDUCAÇÃO ALIMENTAR ESCOLAR E COMBATE À OBESIDADE, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O PROJETO ADOTE UM BICICLETÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>ANTONIO CELSO DE SOUZA, AMILTON KOMNITSKI, RAFAEL FELIPE LUCAS</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINA A RUA N 01 DO LOTEAMENTO RESIDENCIAL CARTOM, NA VILA SÃO JOÃO, DE RUA BASÍLIO CHYLAJENKO._x000D_
 </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI A· SEMANA MUNICIPAL DO CICLISMO NO CALENDÁRIO DO MUNICÍPIO DE IRATI E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROÍBE QUALQUER CIDADÃO DE JOGAR LIXO NOS LOGRADOUROS PÚBLICOS, NOS LIMITES DO MUNICÍPIO DE IRATI._x000D_
 </t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EDUCAÇÃO AMBIENTAL NO ÂMBITO ESCOLAR DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE IRATI._x000D_
 </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O "BANCO DO LIVRO" NO MUNICÍPIO DE IRATI E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA VIA PÚBLICA DE RUA ALFAIATE PAULO STROPARO._x000D_
 </t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>RAFAEL FELIPE LUCAS, NEI CABRAL</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DIVULGAÇÃO DE MENSAGENS DE INCENTIVO AO USO DE SACOLAS RETORNÁVEIS E AO CONSUMO RESPONSÁVEL NOS SUPERMERCADOS E SIMILARES DO MUNICÍPIO DE IRATI E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTALAÇÃO E/OU SUBSTITUIÇÃO DE TAMPAS E/OU GRELHAS DE BOCA DE LOBO DE FERRO FUNDIDO E CONCRETO POR TAMPAS E/OU GRELHAS DE BOCA DE LOBO ECOLÓGICAS, CONFECCIONADAS EM MATERIAL PLÁSTICO RECICLADO, NO MUNICÍPIO DE IRATI E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS PARA O ATENDIMENTO EMERGENCIAL AOS ALUNOS PORTADORES DE DIABETES OU EPILEPSIA, NO ÂMBITO DA REDE MUNICIPAL DE ENSINO._x000D_
 </t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>NEI CABRAL</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O AGENDAMENTO TELEFÔNICO DE CONSULTAS MÉDICAS PARA PACIENTES IDOSOS E/OU PORTADORES DE DEFICIÊNCIAS E DEMAIS PACIENTES PREVIAMENTE CADASTRADOS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE LRAT], </t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A APLICAÇÃO DOS PRINCÍPIOS DE PUBLICIDADE, DE TRANSPARÊNCIA E DE ACESSO ÀS INFORMAÇÕES NOS PROCEDIMENTOS DE LICITAÇÃO NO ÂMBITO DO MUNICÍPIO DE IRATI, E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>RAFAEL FELIPE LUCAS, ANTONIO CELSO DE SOUZA, HELIO DE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O PRÊMIO ATLETA DESTAQUE NO MUNICÍPIO DE IRATI._x000D_
 </t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASSEGURA O ACESSO GRATUITO AOS MENORES DE 12 ANOS, QUE ESTEJAM ACOMPANHADOS DE RESPONSÁVEL, EM EVENTOS ESPORTIVOS REALIZADOS EM ESTÁDIOS E GINÁSIOS LOCALIZADOS NO MUNICIPIO DE IRATI._x000D_
 </t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI A SEMANA MUNICIPAL DA PESSOA COM DEFICIÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA OBRIGATÓRIO AO MUNICÍPIO DE IRATI A COBRANÇA DOS DANOS CAUSADOS AO PATRIMÔNIO PÚBLICO POR PRATICANTE DE ATO DE VANDALISMO._x000D_
 </t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A COLOCAÇÃO DE PLACAS INFORMATIVAS EM TODAS AS OBRAS PÚBLICAS REALIZADAS NO MUNICÍPIO DE IRATI._x000D_
 </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>HELIO DE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA DO MUNICÍPIO DE IRATI À SENHORA SONIA MARIA SCHNEIDER._x000D_
 </t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IRATI AO SENHOR RICARDO MASSAKAZU AOKI._x000D_
 </t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA A RUA "A" DA COLINA NOSSA SENHORA DAS GRAÇAS, DE RUA ANDRÉ DELONG._x000D_
 </t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>AMILTON KOMNITSKI</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINA A RUA N? 04 DO LOTEAMENTO RESIDENCIAL CARTOM, NA VILA SÃO JOÃO, DE RUA NATALIA COLTRO._x000D_
 </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINA A RUA "A", NO ALTO DA GLÓRIA, DE RUA ELVINO LAROCA._x000D_
 </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA A RUA "F", NO ALTO DA GLÓRIA, DE RUA ALZIRA SEMBAY CHOMA._x000D_
 </t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DENOMINA A RUA "B", NO ALTO DA GLÓRIA, DE RUA DOROTHÉA SZPAK CHOMA._x000D_
 </t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>ANTONIO CELSO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA RUAS DO CONJUNTO HABITACIONAL JOÃO VIEIRA ROSA, NO BAIRRO NHAPINDAZAL._x000D_
 </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 1° DA LEI N 3806, DE 09 DE ABRIL DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INCLUI NO CALENDÁRIO OFICIAL DE FESTIVIDADES DO MUNICÍPIO DE IRATI A FESTA DE SÃO PEDRO E SÃO PAULO._x000D_
 </t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IRATI AO SENHOR PAULO SUREK._x000D_
 </t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>EMILIANO AUGUSTO ROCHA GOMES, WILSON KARAS</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA NO MUNICÍPIO DE IRATI-PR A AUI (ASSOCIAÇÃO UNIVERSITÁRIA IRATIENSE)._x000D_
 </t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>ALCEU HRECIUK</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DAS ESTRADAS RURAIS DO MUNICÍPIO DE IRATI E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA NO MUNICÍPIO DE IRATI-PR A COMISSÃO DE MANUTENÇÃO DA IMAGEM DE NOSSA SENHORA DAS GRAÇAS DE IRATI._x000D_
 </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ISENÇÃO AOS DOADORES DE SANGUE DO PAGAMENTO DE TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA "NOVEMBRO AZUL" DEDICADO AO DESENVOLVIMENTO DE AÇÕES QUE VISEM À INTEGRALIDADE DA SAÚDE DO HOMEM._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2452,67 +2452,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>