--- v0 (2025-10-09)
+++ v1 (2026-04-01)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CEZAR BATATINHA</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/</t>
+    <t>http://sapl.irati.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a implantação de uma travessia elevada na Rua dos Lírios, no bairro Jardim Planalto. De acordo com os moradores da localidade, os veículos transitam em alta velocidade na mencionada via e, inclusive, acidentes já foram registrados. O redutor de velocidade traria mais segurança para os pedestres.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviço de cascalhamento na Travessa Mato Grosso, no bairro Vila São João, medida se faz urgente e necessária para melhorar a trafegabilidade de veículos e pedestres.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de esforços para conclusão dos serviços de melhorias iniciados e não concluídos na Rua Caetano Zarpellon (em frente ao nº 686), no bairro Rio Bonito.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
@@ -3366,849 +3366,849 @@
   <si>
     <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de iluminação na quadra de esporte do bairro Vila São João. O pedido partiu da própria comunidade, que faz uso da quadra inclusive a noite. Tal iluminação trará mais conforto e segurança aos atletas e à comunidade.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, solicitando à Secretaria Municipal de Meio Ambiente o recolhimento dos entulhos e lixos que se encontram próximo da escadaria da Pedreira. No sábado, dia 18 de dezembro, o Grupo Voluntaria realizou uma ação social de revitalização da escadaria, e o lixo que foi recolhido pelo grupo, uma grande quantidade, foi deixado próximo para ser destinado corretamente pela Secretaria competente do município.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>HELIO DE MELLO, CEZAR BATATINHA, NEGO JACUMASSO, TERE</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_de_aplausos_001_-_poloneses.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_de_aplausos_001_-_poloneses.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Irati, com fundamento no art. 164 de seu Regimento Interno, concede por meios dos vereadores Helio de Mello, Teresinha Miranda Veres, Alcides Cezar Pinto e Leomar Jacumasso, MOÇÃO DE APLAUSOS À COMUNIDADE POLONESA DO MUNICÍPIO DE IRATI.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3295/mocao_de_aplausos_002_-_ucranianos.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3295/mocao_de_aplausos_002_-_ucranianos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Irati, com fundamento no art. 164 de seu Regimento Interno, concede por meios dos vereadores Helio de Mello, Teresinha Miranda Veres, Alcides Cezar Pinto e Leomar Jacumasso, MOÇÃO DE APLAUSOS À COMUNIDADE UCRANIANA DO MUNICÍPIO DE IRATI.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2883/pdl_-_001-2021_-_licenca_prefeito.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2883/pdl_-_001-2021_-_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Sr. Prefeito Municipal Jorge David Derbli Pinto a licenciar-se de seu cargo no período de 04 de janeiro a 02 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2886/pl001_-_subvencao_provopar.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2886/pl001_-_subvencao_provopar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social à PROVOPAR DE IRATI no valor de até R$ 220.000,00 (duzentos e vinte mil reais).</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/pl002_-_parcelamento_capsirati.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/pl002_-_parcelamento_capsirati.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de Irati com seu Regime Próprio de Previdência Social – RPPS, CAPSIRATI – Caixa de Aposentadoria e Pensão dos Servidores Municipais de Irati de acordo com a Lei Complementar Federal nº 173/2020 e Lei Municipal nº 4862/2020.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2898/pl003_-_credito_assistencia_social_342.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2898/pl003_-_credito_assistencia_social_342.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial na importância de até R$ 342.000,00.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2914/pl004_-refis.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2914/pl004_-refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal – REFIS, no município de Irati.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2915/pl005_-autoriza_o_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2915/pl005_-autoriza_o_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar Operações de Crédito com a Agência de Fomento do Paraná S.A.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2935/pl006_-_adesao_consorcio_publico_-_vacinas_covid.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2935/pl006_-_adesao_consorcio_publico_-_vacinas_covid.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Irati a associar-se ao Consórcio Público a ser instituído pela Frente Nacional dos Prefeitos para aquisição de vacinas para o enfrentamento à pandemia da COVID-19.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2943/pl007_-abertura_de_credito_adicional_especial_na_importancia_de_ate_r_43.00000_caps.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2943/pl007_-abertura_de_credito_adicional_especial_na_importancia_de_ate_r_43.00000_caps.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional Especial na importância de até R$ 43.000,00 para custear ações do Programa CAPS – Centro de Atenção Psicossocial no Município.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2944/pl008-_reestrutura_conselho_mun._de_acompanhamento_e_controle_social_cacsdo_fundeb.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2944/pl008-_reestrutura_conselho_mun._de_acompanhamento_e_controle_social_cacsdo_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS), do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (Fundeb).</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2945/pl009_-_reposicao_salarial.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2945/pl009_-_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos servidores públicos municipais de 4,52%, fixa o Piso Mínimo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3003/pl010_-prorroga_a_validade_da_isencao_do_iptu.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3003/pl010_-prorroga_a_validade_da_isencao_do_iptu.pdf</t>
   </si>
   <si>
     <t>Prorroga a validade da isenção do IPTU para o exercício 2022 dos aposentados e pensionistas a fim de evitar a circulação das pessoas inclusas na situação de risco da covid-19.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3004/pl011_-institui_programa_prato_cheio_auxilio.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3004/pl011_-institui_programa_prato_cheio_auxilio.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza o Programa Prato Cheio. Trata-se do pagamento de auxílio para reforço à renda destinado as famílias em vulnerabilidade em razão da pandemia da covid-19 no Município de Irati, entregue mediante carão alimentação.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3032/pl012_-_reversao_concessao_atena.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3032/pl012_-_reversao_concessao_atena.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em reversão, imóvel no Distrito Industrial da Vila São João, e dá outras providências.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3033/pl013_-remissao_valor_minimo_para_execucao_fiscal.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3033/pl013_-remissao_valor_minimo_para_execucao_fiscal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fixar valor mínimo para propositura de Execução Fiscal, e dá outras providencias.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3034/pl014_-amortizacao_do_deficit_tecnico_atuarial_caps.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3034/pl014_-amortizacao_do_deficit_tecnico_atuarial_caps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial de acordo com a Portaria MF n° 464/2018 - custo suplementar - da Previdência Social dos Servidores do Município de Irati - CAPSIRATI, mediante atualização anual, revoga a lei 4817/2020 e dá outras providencias.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3043/pl015_-autoriza_conceder_premiacao_ao_concurso_fotografico_irati_em_imagens.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3043/pl015_-autoriza_conceder_premiacao_ao_concurso_fotografico_irati_em_imagens.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder premiação ao Concurso Fotográfico “Irati em Imagens - VIII Concurso Fotográfico Pe. Tadeu Dziedzic” e “VII Concurso de Vídeo João Wasilewski”, e dá outras providências.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3044/pl016_-autoriza_acordo_agro_mult.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3044/pl016_-autoriza_acordo_agro_mult.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar acordo extrajudicial com a Empresa Agro Mult Comércio de Produtos Agropecuários Ltda ME.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3059/pl017_-abertura_de_credito_prato_cheio_e_convenio_estadual_5.266.00000_cidade_idoso.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3059/pl017_-abertura_de_credito_prato_cheio_e_convenio_estadual_5.266.00000_cidade_idoso.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no orçamento do município de Irati, para o exercício de 2021, no valor de até R$ 5.266.000,00 para utilização no Complexo Cidade do Idoso e no Programa Prato Cheio.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3060/pl018_-_abertura_de_credito_operacao_de_credito_adicional_valor_de_r_2.500.00000.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3060/pl018_-_abertura_de_credito_operacao_de_credito_adicional_valor_de_r_2.500.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento do município de Irati, para o exercício de 2021, no valor de até R$ 2.500.000.00 para readequação e construção do Complexo Cidade do Idoso.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3061/pl019_-autorizacao_de_operacaco_de_credito_fomento_do_parana_s.a_r_2.500.00000.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3061/pl019_-autorizacao_de_operacaco_de_credito_fomento_do_parana_s.a_r_2.500.00000.pdf</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3062/pl020_-_desafetacao_osny_matoso_cabral.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3062/pl020_-_desafetacao_osny_matoso_cabral.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e a permuta de área pública, bem como dá outras providências.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3063/pl021_-concessao_de_direito_real_de_uso_kartodromo.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3063/pl021_-concessao_de_direito_real_de_uso_kartodromo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar a concessão de direito real de uso de bem municipal com a entidade Amigos do Kart de Irati e dá outras providências.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3064/pl022_-subvencao_hospital_santa_casa_de_irati.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3064/pl022_-subvencao_hospital_santa_casa_de_irati.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder subvenção social à Irmandade do Hospital de Caridade de Irati - Santa Casa de Irati no valor de até R$ 600.000,00;</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3065/pl023_-jornada_especial_de_trabalho_aos_servidores_que_possuam_sob_a_sua_guarda_pessoa_com_deficiencia_ou_mobilidade_reduzida.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3065/pl023_-jornada_especial_de_trabalho_aos_servidores_que_possuam_sob_a_sua_guarda_pessoa_com_deficiencia_ou_mobilidade_reduzida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da jornada especial de trabalho para os servidores públicos municipais que possuam, sob a sua guarda, tutela ou curatela pessoa com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3066/pl024_-_pulseiras_covid.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3066/pl024_-_pulseiras_covid.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de pulseiras como medida temporária e emergencial na prevenção e combate ao contágio de COVID-19, e dá outras providências.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3067/pl025_-_ldo_2022.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3067/pl025_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o Exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3090/pl026_-honorarios_advocaticios_aos_advogados_do_municipio.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3090/pl026_-honorarios_advocaticios_aos_advogados_do_municipio.pdf</t>
   </si>
   <si>
     <t>Visa regulamentar o art. 19, do Código de Processo Civil, Lei Federal nº 13.105/2015, sobre horários advocatícios de sucumbência fixados pelo juiz pertencerem aos ocupantes do cargo de advogado do município de Irati.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3091/pl027_-dispoe_regulamento_do_conselho_de_desenvolvimento_de_irati_condir.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3091/pl027_-dispoe_regulamento_do_conselho_de_desenvolvimento_de_irati_condir.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as competências, composição e regulamento do Conselho de Desenvolvimento de Irati CONDIR e dá outras providências.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3092/pl028_-_feira_produtor.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3092/pl028_-_feira_produtor.pdf</t>
   </si>
   <si>
     <t>Autoriza a regulamentação da Feira do Produtor Iratiense.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3093/pl029_-_institui_o_conselho_municipal_do_trabalho_emprego_e_renda_e_o_fundo_municipal_do_trabalho.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3093/pl029_-_institui_o_conselho_municipal_do_trabalho_emprego_e_renda_e_o_fundo_municipal_do_trabalho.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal do Trabalho, Emprego e Renda e o Fundo Municipal do Trabalho do Município de Irati, e dá outras providências.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3118/pl030_-_institui_programa_habitacional_nossa_casa_prohabi.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3118/pl030_-_institui_programa_habitacional_nossa_casa_prohabi.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Habitacional “NOSSA CASA” (PROHABI) e dá outras providências.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3119/pl031_-_institui_programa_bolsa_atleta.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3119/pl031_-_institui_programa_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Institui o PROGRAMA “BOLSA ATLETA” com o objetivo de realizar projetos esportivos visando valorizar e beneficiar atletas e paratletas amadores representantes do município de Irati.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3120/pl032_-autoriza_conceder_subvencao_social_a_sos_amigo_bicho.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3120/pl032_-autoriza_conceder_subvencao_social_a_sos_amigo_bicho.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social à SOS AMIGO BICHO, e a abrir crédito adicional especial no valor de até R$ 84.000,00.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3121/pl033_-autoriza_conceder_subvencao_a_apae.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3121/pl033_-autoriza_conceder_subvencao_a_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal conceder subvenção à APAE (Associação de Pais e Amigos dos Excepcionais de Irati), e a abrir Crédito Adicional Especial na importância de até R$ 319.756,69.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3122/pl034_-dispoe_sobre_a_forma_de_amortizacao_do_deficit_tecnico_atuarial_de_acordo_com_a_portaria_mf_no_4642018_-_custo_suplementar_capsirati.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3122/pl034_-dispoe_sobre_a_forma_de_amortizacao_do_deficit_tecnico_atuarial_de_acordo_com_a_portaria_mf_no_4642018_-_custo_suplementar_capsirati.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico atuarial de acordo com a Portaria MF n° 464/2018 - custo suplementar - da Previdência Social dos Servidores do Município de Irati - CAPSIRATI, mediante atualização anual, revoga a lei 4.888/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3134/pl035_-autoriza_o_executivo_mediante_licitacao_a_conceder_direito_real_de_uso_de_imovel.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3134/pl035_-autoriza_o_executivo_mediante_licitacao_a_conceder_direito_real_de_uso_de_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo mediante licitação a conceder direito real de uso de imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3135/pl036_-abertura_de_credito_terceirizacao_educacao.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3135/pl036_-abertura_de_credito_terceirizacao_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito Adicional Especial para Educação na importância de até R$ 870.000,00.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3136/pl037_-_institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_alberto_rebesco_jardim_virginia.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3136/pl037_-_institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_alberto_rebesco_jardim_virginia.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da obra de Pavimentação Asfáltica da Rua Alberto Rebesco, Jardim Virgínia.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3137/pl038_-_institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_angelo_beraldo_jardim_virginia.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3137/pl038_-_institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_angelo_beraldo_jardim_virginia.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da obra de Pavimentação Asfáltica da Rua Ângelo Beraldo, Jardim Virgínia.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3138/pl039_-institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_miguel_agulham_junior.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3138/pl039_-institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_miguel_agulham_junior.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da obra de Pavimentação Asfáltica da Rua Miguel Agulham Junior, Jardim Virgínia.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3160/pl040_-_substitutivo_acrescenta_um_paragrafo_unico_ao_art._2o_e_altera_o_art._15o_da_lei_municipal_no_4.5452021.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3160/pl040_-_substitutivo_acrescenta_um_paragrafo_unico_ao_art._2o_e_altera_o_art._15o_da_lei_municipal_no_4.5452021.pdf</t>
   </si>
   <si>
     <t>(SUBSTITUTIVO) Acrescenta parágrafo único ao art. 2º e altera o art. 15 da Lei Municipal nº 4.545/2021.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3161/pl041_-dispoe_sobre_a_implantacao_de_estacionamento_regulamentado__denominado_estar.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3161/pl041_-dispoe_sobre_a_implantacao_de_estacionamento_regulamentado__denominado_estar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de estacionamento regulamentado - denominado ESTAR, registrado através do “Cartão Estar” com o devido preenchimento, ou acionar o tempo através de aplicativo ou sistema digital.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3163/pl042_-subvencao_social_a_irmandade_do_hospital_de_caridade_de_irati__santa_casa_de_irati_no_valor_de_ate_r_600.00000_seiscentos_mil_reais.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3163/pl042_-subvencao_social_a_irmandade_do_hospital_de_caridade_de_irati__santa_casa_de_irati_no_valor_de_ate_r_600.00000_seiscentos_mil_reais.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial à Irmandade do Hospital de Caridade de Irati – Santa Casa de Irati no valor de até R$ 600.000,00.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3196/pl043_-autoriza_o_poder_executivoa_conceder_auxilio_a_anapci_e_a_abrir_credito_adicional_especial_no_valor_de_ate_r_600.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3196/pl043_-autoriza_o_poder_executivoa_conceder_auxilio_a_anapci_e_a_abrir_credito_adicional_especial_no_valor_de_ate_r_600.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxílio à Associação do Núcleo de Apoio ao Portador de Câncer de Irati – Anapci, e a abrir crédito adicional especial no valor de até R$ 600.000,00.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3218/pl044-1.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3218/pl044-1.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO - Suspende os efeitos do art. 1º da Lei n° 4882/21 que concedeu a reposição salarial aos servidores públicos municipais de forma linear até 31 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3238/pl045-autoriza_credito_especial_na_importancia_de_ate_r_360.00000_trezentos_e_sessenta_mil_reaisterceirizacao_de_servicos_de_motorista.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3238/pl045-autoriza_credito_especial_na_importancia_de_ate_r_360.00000_trezentos_e_sessenta_mil_reaisterceirizacao_de_servicos_de_motorista.pdf</t>
   </si>
   <si>
     <t>Autoriza crédito Especial na importância de até R$ 360.000,00 para terceirização de serviços de motorista para a Secretaria Municipal de Serviços Urbanos, Serviços Rurais e Transporte Escolar.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3239/pl046-autoriza_a_conceder_subvencao-_anapci_e_a_abrir_credito_adicional_suplementar_no_valor_de_ate_r_100.00000_cem.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3239/pl046-autoriza_a_conceder_subvencao-_anapci_e_a_abrir_credito_adicional_suplementar_no_valor_de_ate_r_100.00000_cem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção à Associação do Núcleo de Apoio ao Portador de Câncer de Irati - ANAPCI, e a abrir crédito adicional suplementar no valor de até R$ 100.000,00.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3240/pl047-_loa_substitutivo.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3240/pl047-_loa_substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo - Estima a Receita e Fixa a Despesa do Município de IRATI, para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3241/pl048-institui_o_regime_de_previdencia_complementar_no_ambito_do_municipio_de_irati.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3241/pl048-institui_o_regime_de_previdencia_complementar_no_ambito_do_municipio_de_irati.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de IRATI - PR, fixa o limite máximo para a concessão de aposentadorias e pensões pelo Regime de Previdência de que trata o art. 40 da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3242/pl049-autoriza_o_poder_executivo_municipal_a_promover_a_venda_em_leilao_de_veiculos_e_sucatas_reputados_como_de_recuperacao_antieconomica_para_os_cofres_publicos.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3242/pl049-autoriza_o_poder_executivo_municipal_a_promover_a_venda_em_leilao_de_veiculos_e_sucatas_reputados_como_de_recuperacao_antieconomica_para_os_cofres_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a venda em leilão de veículos e sucatas reputados como de recuperação antieconômica para os cofres públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3243/pl050-altera_o_anexo_ii_bem_como_acrescenta_o_anexo_iia_a_lei_de_uso_e_ocupacao_do_solo_urbano_lei_municipal_no_42312016_e_suas_alteracoes_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3243/pl050-altera_o_anexo_ii_bem_como_acrescenta_o_anexo_iia_a_lei_de_uso_e_ocupacao_do_solo_urbano_lei_municipal_no_42312016_e_suas_alteracoes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II, bem como acrescenta o Anexo IIA, à Lei de Uso e Ocupação do Solo Urbano, Lei Municipal n° 4231/2016 e suas alterações, e dá outras providências.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3260/pl051-autoriza_a_contratar_operacao_de_credito_junto_a_caixa_economica_federal_programa_finisa.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3260/pl051-autoriza_a_contratar_operacao_de_credito_junto_a_caixa_economica_federal_programa_finisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a contratar operação de crédito junto à Caixa Econômica Federal, Programa Finisa e dá outras providências.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3261/pl052-politica_municipal_de_gestao_animal.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3261/pl052-politica_municipal_de_gestao_animal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Gestão Animal no Município de Irati.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3273/pl053-ppa.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3273/pl053-ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022/2025;</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3274/pl054-autoriza_o_poder_executivo_municipal_a_adquirir_parte_ideal_192_m2_de_imovel_pertencente_a_volnei_de_bona_e_hilda_aparecida_de_bona_por_desapropriacao.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3274/pl054-autoriza_o_poder_executivo_municipal_a_adquirir_parte_ideal_192_m2_de_imovel_pertencente_a_volnei_de_bona_e_hilda_aparecida_de_bona_por_desapropriacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir parte ideal 192 m² de imóvel pertencente a Volnei de Bona e Hilda Aparecida de Bona, por desapropriação.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3275/pl055_-_autoriza_o_poder_executivo_municipal_a_adquirir_imovel_de_area_319_m2_de_imovel_pertencente_a_espolio_de_antonio_paduch_por_desapropriacao.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3275/pl055_-_autoriza_o_poder_executivo_municipal_a_adquirir_imovel_de_area_319_m2_de_imovel_pertencente_a_espolio_de_antonio_paduch_por_desapropriacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóvel de área 319 m² de imóvel pertencente a Espólio de Antônio Paduch, por desapropriação.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3283/pl056-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_a_asi__associacao_santos_inocentes__cidade_da_crianca_no_valor_de_ate_r_13.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3283/pl056-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_a_asi__associacao_santos_inocentes__cidade_da_crianca_no_valor_de_ate_r_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção à ASI – Associação Santos Inocentes – Cidade da Criança, no valor de até R$ 130 mil.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3284/pl057-_institui_a_politica_de_incentivo_e_apoio_a_inovacao_e_desenvolvimento_no_municipio_de_irati_estabelece_o_marco_tecnologico.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3284/pl057-_institui_a_politica_de_incentivo_e_apoio_a_inovacao_e_desenvolvimento_no_municipio_de_irati_estabelece_o_marco_tecnologico.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Incentivo e apoio a inovação e desenvolvimento no município de Irati, estabelece o Marco Tecnológico em âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3285/pl058-dispoe_sobre_a_i_edicao_do_concurso_de_mini_presepios_natalinos_de_irati.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3285/pl058-dispoe_sobre_a_i_edicao_do_concurso_de_mini_presepios_natalinos_de_irati.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a I Edição do Concurso de Mini Presépios Natalinos de Irati.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3286/pl059-_altera_o_anexo_iii_da_lei_de_uso_e_ocupacao_do_solo_urbano_lei_municipal_no_42312016.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3286/pl059-_altera_o_anexo_iii_da_lei_de_uso_e_ocupacao_do_solo_urbano_lei_municipal_no_42312016.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III, da Lei de Uso e Ocupação do Solo Urbano, Lei Municipal 4231/2016.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3287/pl060-_autoriza_o_poder_executivo_municipal_a_celebrar_acordo_judicial_no_bojo_dos_autos_no_0000039-08.2021.8.16.0206_com_a_empresa_mariza_c.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3287/pl060-_autoriza_o_poder_executivo_municipal_a_celebrar_acordo_judicial_no_bojo_dos_autos_no_0000039-08.2021.8.16.0206_com_a_empresa_mariza_c.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar acordo judicial, no bojo dos autos n° 0000039-08.2021.8.16.0206, com a Empresa Mariza Carlos Schibeliski - ME.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3288/pl061-altera_a_lei_no_31032010_e_dispoe_sobre_a_junta_administrativa_de_recursos_de_infracoes_-_jari_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3288/pl061-altera_a_lei_no_31032010_e_dispoe_sobre_a_junta_administrativa_de_recursos_de_infracoes_-_jari_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 3103/2010 e dispõe sobre a Junta Administrativa de Recursos de Infrações - JARI, e dá outras providências.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3289/pl062-institui_o_plano_decenal_municipal_dos_direitos_da_pessoa_idosa_de_irati.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3289/pl062-institui_o_plano_decenal_municipal_dos_direitos_da_pessoa_idosa_de_irati.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Decenal Municipal dos Direitos da Pessoa Idosa de Irati-PR</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3290/pl063-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_guarda_mirim_no_valor_de_ate_r_100.00000_cem_mil_reais.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3290/pl063-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_guarda_mirim_no_valor_de_ate_r_100.00000_cem_mil_reais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social à G U A R D A M IR IM , no valor de até R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3291/pl064-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial_na_importancia_de_ate_r_141.00000_cento_e_quarenta_e_um_mil_.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3291/pl064-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial_na_importancia_de_ate_r_141.00000_cento_e_quarenta_e_um_mil_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial na importância de até R$ 141.000,00 (cento e quarenta e um mil reais).</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3292/pl065-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_a_apae_associacao_de_pais_e_amigos_dos_excepcionais_de_irati_na_importancia.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3292/pl065-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_a_apae_associacao_de_pais_e_amigos_dos_excepcionais_de_irati_na_importancia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção à APAE (Associação de Pais e Amigos dos Excepcionais de Irati), na importância de até R$ 364.146,81 (trezentos e sessenta e quatro mil, cento e quarenta e seis reais e oitenta e um centavos).</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3293/pl066-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_provopar_de_irati_no_valor_de_ate_r_220.00000_duzentos_e_vinte_mi.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3293/pl066-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_provopar_de_irati_no_valor_de_ate_r_220.00000_duzentos_e_vinte_mi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social á PROVOPAR DE IRATI no valor de até R$ 220.000,00 (duzentos e vinte mil reais)</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3325/pl067-institui_o_programa_irati_de_maos_dadas-_programa_de_atendimento_as_familias_vitimas_da_covid-19.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3325/pl067-institui_o_programa_irati_de_maos_dadas-_programa_de_atendimento_as_familias_vitimas_da_covid-19.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Irati de Mãos Dadas - Programa de Atendimento às Famílias Vítimas da Covid-19 - com a finalidade de minimizar os impactos sofridos pelos familiares de pessoas falecidas em decorrência da pandemia da Covid - 19, prestando-lhes assistência psicológica, jurídica e social.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2899/pll_001_-_reconhece_atividade_fisica_e_exercicio_fisico_como_essenciais_para_a_populacao_1.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2899/pll_001_-_reconhece_atividade_fisica_e_exercicio_fisico_como_essenciais_para_a_populacao_1.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática de atividade física e do exercício físico como essenciais para a população de Irati em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>HELIO DE MELLO, CESÃO JACUMASSO, NEGO JACUMASSO, RONALDÃO DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3002/pll_002_-_reposicao_servidores.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3002/pll_002_-_reposicao_servidores.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos servidores da Câmara Municipal de Irati -PR.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3031/pll_003_-_denomina_ubs_alto_da_lagoa_jairo_rafael_trindade.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3031/pll_003_-_denomina_ubs_alto_da_lagoa_jairo_rafael_trindade.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde do bairro Alto da Lagoa, de “UBS Jairo Rafael Trindade”.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3045/pll_004_-_denomina_rua_antonio_florindo_rossa.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3045/pll_004_-_denomina_rua_antonio_florindo_rossa.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua “01” do Loteamento Lagoa Dourada, no bairro Lagoa, de Rua Antônio Florindo Rossa.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3117/pll_005_-_denomina_plenario_vereador_ailton_laroca.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3117/pll_005_-_denomina_plenario_vereador_ailton_laroca.pdf</t>
   </si>
   <si>
     <t>“Denomina a Sala das Sessões da Câmara Municipal de Irati, Estado do Paraná, de “PLENÁRIO VEREADOR AILTON LAROCA”.”</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3123/pll_006_-_denomina_rua_ana_lechacovski.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3123/pll_006_-_denomina_rua_ana_lechacovski.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Sem Denominação do Loteamento Vila Flor, de Rua Ana Lechacovski.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3139/pll_007_-_dispoe_sobre_o_reconhecimento_da_arte_do_grafite_como_cultura.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3139/pll_007_-_dispoe_sobre_o_reconhecimento_da_arte_do_grafite_como_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da arte do grafite como cultura a ser protegida e fomentada no âmbito no município de Irati, Estado do Paraná.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3140/pll_008_-_denomina_cras_jardim_planalto_rafaela_leticia_de_souza.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3140/pll_008_-_denomina_cras_jardim_planalto_rafaela_leticia_de_souza.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro de Referência em Assistência Social do Bairro Jardim Planalto, de “CRAS Rafaela Letícia de Souza”.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3162/pll_009_-_retirada_de_fiacao_inutilizada_em_vias_publicas_1.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3162/pll_009_-_retirada_de_fiacao_inutilizada_em_vias_publicas_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de a empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura promover a regularização ou a retirada de fiação inutilizada ou em desuso em vias públicas do município de Irati, Estado do Paraná.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3193/pll_010_-_fornecimento_de_absorventes.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3193/pll_010_-_fornecimento_de_absorventes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de absorventes higiênicos nas escolas públicas municipais e nos Centro de Referência da Assistência Social (CRAS) situados no Município de Irati e dá outras providências.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3194/pll_011_-_denomina_bem_publico_predio_virginia_leite.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3194/pll_011_-_denomina_bem_publico_predio_virginia_leite.pdf</t>
   </si>
   <si>
     <t>Denomina o bem imóvel público localizado na Rua Coronel Emílio Gomes, nº 13, de “PRÉDIO VIRGÍNIA LEITE”.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3195/pll_012_-_denomina_rua_elizabeth_krinski_beraldo.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3195/pll_012_-_denomina_rua_elizabeth_krinski_beraldo.pdf</t>
   </si>
   <si>
     <t>: Denomina a Rua “09” do Condomínio Industrial do bairro Jardim Aeroporto, de RUA ELIZABETH KRINSKI BERALDO.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3219/pll_013_-_denomina_pista_de_skate_diego_andres_ramirez.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3219/pll_013_-_denomina_pista_de_skate_diego_andres_ramirez.pdf</t>
   </si>
   <si>
     <t>Denomina a pista de skate, localizada no Parque Aquático de Irati, no bairro Rio Bonito, de “Pista de Skate DIEGO ANDRÉS RAMIREZ”.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3272/pll_014_-_suspende_concessao_de_reposicao_salarial_1.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3272/pll_014_-_suspende_concessao_de_reposicao_salarial_1.pdf</t>
   </si>
   <si>
     <t>Suspende os efeitos do art. 1º da Lei nº 4.885/2021, que concede reposição salarial aos servidores da Câmara Municipal de Irati/PR, até 31 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3326/pll_015_-_dia_municipal_do_motociclista_e_do_trabalhador_motociclista.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3326/pll_015_-_dia_municipal_do_motociclista_e_do_trabalhador_motociclista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia Municipal do Motociclista e do Trabalhador Motociclista.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3046/pr_001_-_credito_suplementar_-_modernizacao.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3046/pr_001_-_credito_suplementar_-_modernizacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no exercício financeiro de 2021, do Legislativo Municipal, a importância de até R$90.000,00.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3276/pr_002_-_credito_suplementar_-_adequacao.pdf</t>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3276/pr_002_-_credito_suplementar_-_adequacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no Exercício de 2021, do Legislativo Municipal, a importância de até R$ 183.000,00.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Apresentou Requerimento solicitando que seja enviado ofício à Secretaria Municipal de Desenvolvimento Econômico, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quantos terrenos encontram-se disponíveis em cada um dos condomínios industriais do Município atualmente? - Qual o número de empresas que se encontram instaladas nos condomínios? - Qual a denominação, localização e ramo de cada uma delas? - Quantos funcionários cada empresa instalada nos condomínios industriais emprega? - Como está a situação das empresas falidas e dos imóveis?</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual a situação do castramóvel adquirido para o atendimento de animais de rua? - Quais ações vêm sendo adotadas no sentido de prevenir e controlar zoonoses? - Qual auxílio, apoio e/ou incentivo o Poder Executivo concede à ONG SOS Amigo Bicho?</t>
   </si>
   <si>
     <t>2972</t>
   </si>
@@ -4595,67 +4595,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_de_aplausos_001_-_poloneses.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3295/mocao_de_aplausos_002_-_ucranianos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2883/pdl_-_001-2021_-_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2886/pl001_-_subvencao_provopar.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/pl002_-_parcelamento_capsirati.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2898/pl003_-_credito_assistencia_social_342.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2914/pl004_-refis.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2915/pl005_-autoriza_o_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2935/pl006_-_adesao_consorcio_publico_-_vacinas_covid.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2943/pl007_-abertura_de_credito_adicional_especial_na_importancia_de_ate_r_43.00000_caps.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2944/pl008-_reestrutura_conselho_mun._de_acompanhamento_e_controle_social_cacsdo_fundeb.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2945/pl009_-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3003/pl010_-prorroga_a_validade_da_isencao_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3004/pl011_-institui_programa_prato_cheio_auxilio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3032/pl012_-_reversao_concessao_atena.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3033/pl013_-remissao_valor_minimo_para_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3034/pl014_-amortizacao_do_deficit_tecnico_atuarial_caps.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3043/pl015_-autoriza_conceder_premiacao_ao_concurso_fotografico_irati_em_imagens.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3044/pl016_-autoriza_acordo_agro_mult.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3059/pl017_-abertura_de_credito_prato_cheio_e_convenio_estadual_5.266.00000_cidade_idoso.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3060/pl018_-_abertura_de_credito_operacao_de_credito_adicional_valor_de_r_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3061/pl019_-autorizacao_de_operacaco_de_credito_fomento_do_parana_s.a_r_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3062/pl020_-_desafetacao_osny_matoso_cabral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3063/pl021_-concessao_de_direito_real_de_uso_kartodromo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3064/pl022_-subvencao_hospital_santa_casa_de_irati.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3065/pl023_-jornada_especial_de_trabalho_aos_servidores_que_possuam_sob_a_sua_guarda_pessoa_com_deficiencia_ou_mobilidade_reduzida.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3066/pl024_-_pulseiras_covid.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3067/pl025_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3090/pl026_-honorarios_advocaticios_aos_advogados_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3091/pl027_-dispoe_regulamento_do_conselho_de_desenvolvimento_de_irati_condir.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3092/pl028_-_feira_produtor.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3093/pl029_-_institui_o_conselho_municipal_do_trabalho_emprego_e_renda_e_o_fundo_municipal_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3118/pl030_-_institui_programa_habitacional_nossa_casa_prohabi.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3119/pl031_-_institui_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3120/pl032_-autoriza_conceder_subvencao_social_a_sos_amigo_bicho.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3121/pl033_-autoriza_conceder_subvencao_a_apae.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3122/pl034_-dispoe_sobre_a_forma_de_amortizacao_do_deficit_tecnico_atuarial_de_acordo_com_a_portaria_mf_no_4642018_-_custo_suplementar_capsirati.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3134/pl035_-autoriza_o_executivo_mediante_licitacao_a_conceder_direito_real_de_uso_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3135/pl036_-abertura_de_credito_terceirizacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3136/pl037_-_institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_alberto_rebesco_jardim_virginia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3137/pl038_-_institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_angelo_beraldo_jardim_virginia.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3138/pl039_-institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_miguel_agulham_junior.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3160/pl040_-_substitutivo_acrescenta_um_paragrafo_unico_ao_art._2o_e_altera_o_art._15o_da_lei_municipal_no_4.5452021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3161/pl041_-dispoe_sobre_a_implantacao_de_estacionamento_regulamentado__denominado_estar.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3163/pl042_-subvencao_social_a_irmandade_do_hospital_de_caridade_de_irati__santa_casa_de_irati_no_valor_de_ate_r_600.00000_seiscentos_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3196/pl043_-autoriza_o_poder_executivoa_conceder_auxilio_a_anapci_e_a_abrir_credito_adicional_especial_no_valor_de_ate_r_600.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3218/pl044-1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3238/pl045-autoriza_credito_especial_na_importancia_de_ate_r_360.00000_trezentos_e_sessenta_mil_reaisterceirizacao_de_servicos_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3239/pl046-autoriza_a_conceder_subvencao-_anapci_e_a_abrir_credito_adicional_suplementar_no_valor_de_ate_r_100.00000_cem.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3240/pl047-_loa_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3241/pl048-institui_o_regime_de_previdencia_complementar_no_ambito_do_municipio_de_irati.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3242/pl049-autoriza_o_poder_executivo_municipal_a_promover_a_venda_em_leilao_de_veiculos_e_sucatas_reputados_como_de_recuperacao_antieconomica_para_os_cofres_publicos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3243/pl050-altera_o_anexo_ii_bem_como_acrescenta_o_anexo_iia_a_lei_de_uso_e_ocupacao_do_solo_urbano_lei_municipal_no_42312016_e_suas_alteracoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3260/pl051-autoriza_a_contratar_operacao_de_credito_junto_a_caixa_economica_federal_programa_finisa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3261/pl052-politica_municipal_de_gestao_animal.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3273/pl053-ppa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3274/pl054-autoriza_o_poder_executivo_municipal_a_adquirir_parte_ideal_192_m2_de_imovel_pertencente_a_volnei_de_bona_e_hilda_aparecida_de_bona_por_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3275/pl055_-_autoriza_o_poder_executivo_municipal_a_adquirir_imovel_de_area_319_m2_de_imovel_pertencente_a_espolio_de_antonio_paduch_por_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3283/pl056-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_a_asi__associacao_santos_inocentes__cidade_da_crianca_no_valor_de_ate_r_13.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3284/pl057-_institui_a_politica_de_incentivo_e_apoio_a_inovacao_e_desenvolvimento_no_municipio_de_irati_estabelece_o_marco_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3285/pl058-dispoe_sobre_a_i_edicao_do_concurso_de_mini_presepios_natalinos_de_irati.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3286/pl059-_altera_o_anexo_iii_da_lei_de_uso_e_ocupacao_do_solo_urbano_lei_municipal_no_42312016.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3287/pl060-_autoriza_o_poder_executivo_municipal_a_celebrar_acordo_judicial_no_bojo_dos_autos_no_0000039-08.2021.8.16.0206_com_a_empresa_mariza_c.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3288/pl061-altera_a_lei_no_31032010_e_dispoe_sobre_a_junta_administrativa_de_recursos_de_infracoes_-_jari_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3289/pl062-institui_o_plano_decenal_municipal_dos_direitos_da_pessoa_idosa_de_irati.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3290/pl063-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_guarda_mirim_no_valor_de_ate_r_100.00000_cem_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3291/pl064-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial_na_importancia_de_ate_r_141.00000_cento_e_quarenta_e_um_mil_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3292/pl065-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_a_apae_associacao_de_pais_e_amigos_dos_excepcionais_de_irati_na_importancia.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3293/pl066-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_provopar_de_irati_no_valor_de_ate_r_220.00000_duzentos_e_vinte_mi.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3325/pl067-institui_o_programa_irati_de_maos_dadas-_programa_de_atendimento_as_familias_vitimas_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2899/pll_001_-_reconhece_atividade_fisica_e_exercicio_fisico_como_essenciais_para_a_populacao_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3002/pll_002_-_reposicao_servidores.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3031/pll_003_-_denomina_ubs_alto_da_lagoa_jairo_rafael_trindade.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3045/pll_004_-_denomina_rua_antonio_florindo_rossa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3117/pll_005_-_denomina_plenario_vereador_ailton_laroca.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3123/pll_006_-_denomina_rua_ana_lechacovski.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3139/pll_007_-_dispoe_sobre_o_reconhecimento_da_arte_do_grafite_como_cultura.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3140/pll_008_-_denomina_cras_jardim_planalto_rafaela_leticia_de_souza.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3162/pll_009_-_retirada_de_fiacao_inutilizada_em_vias_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3193/pll_010_-_fornecimento_de_absorventes.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3194/pll_011_-_denomina_bem_publico_predio_virginia_leite.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3195/pll_012_-_denomina_rua_elizabeth_krinski_beraldo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3219/pll_013_-_denomina_pista_de_skate_diego_andres_ramirez.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3272/pll_014_-_suspende_concessao_de_reposicao_salarial_1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3326/pll_015_-_dia_municipal_do_motociclista_e_do_trabalhador_motociclista.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3046/pr_001_-_credito_suplementar_-_modernizacao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3276/pr_002_-_credito_suplementar_-_adequacao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.irati.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3294/mocao_de_aplausos_001_-_poloneses.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3295/mocao_de_aplausos_002_-_ucranianos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2883/pdl_-_001-2021_-_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2886/pl001_-_subvencao_provopar.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2887/pl002_-_parcelamento_capsirati.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2898/pl003_-_credito_assistencia_social_342.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2914/pl004_-refis.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2915/pl005_-autoriza_o_executivo_municipal_a_contratar_operacoes_de_credito_com_a_agencia_de_fomento_do_parana_s.a.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2935/pl006_-_adesao_consorcio_publico_-_vacinas_covid.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2943/pl007_-abertura_de_credito_adicional_especial_na_importancia_de_ate_r_43.00000_caps.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2944/pl008-_reestrutura_conselho_mun._de_acompanhamento_e_controle_social_cacsdo_fundeb.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2945/pl009_-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3003/pl010_-prorroga_a_validade_da_isencao_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3004/pl011_-institui_programa_prato_cheio_auxilio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3032/pl012_-_reversao_concessao_atena.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3033/pl013_-remissao_valor_minimo_para_execucao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3034/pl014_-amortizacao_do_deficit_tecnico_atuarial_caps.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3043/pl015_-autoriza_conceder_premiacao_ao_concurso_fotografico_irati_em_imagens.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3044/pl016_-autoriza_acordo_agro_mult.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3059/pl017_-abertura_de_credito_prato_cheio_e_convenio_estadual_5.266.00000_cidade_idoso.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3060/pl018_-_abertura_de_credito_operacao_de_credito_adicional_valor_de_r_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3061/pl019_-autorizacao_de_operacaco_de_credito_fomento_do_parana_s.a_r_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3062/pl020_-_desafetacao_osny_matoso_cabral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3063/pl021_-concessao_de_direito_real_de_uso_kartodromo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3064/pl022_-subvencao_hospital_santa_casa_de_irati.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3065/pl023_-jornada_especial_de_trabalho_aos_servidores_que_possuam_sob_a_sua_guarda_pessoa_com_deficiencia_ou_mobilidade_reduzida.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3066/pl024_-_pulseiras_covid.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3067/pl025_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3090/pl026_-honorarios_advocaticios_aos_advogados_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3091/pl027_-dispoe_regulamento_do_conselho_de_desenvolvimento_de_irati_condir.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3092/pl028_-_feira_produtor.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3093/pl029_-_institui_o_conselho_municipal_do_trabalho_emprego_e_renda_e_o_fundo_municipal_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3118/pl030_-_institui_programa_habitacional_nossa_casa_prohabi.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3119/pl031_-_institui_programa_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3120/pl032_-autoriza_conceder_subvencao_social_a_sos_amigo_bicho.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3121/pl033_-autoriza_conceder_subvencao_a_apae.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3122/pl034_-dispoe_sobre_a_forma_de_amortizacao_do_deficit_tecnico_atuarial_de_acordo_com_a_portaria_mf_no_4642018_-_custo_suplementar_capsirati.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3134/pl035_-autoriza_o_executivo_mediante_licitacao_a_conceder_direito_real_de_uso_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3135/pl036_-abertura_de_credito_terceirizacao_educacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3136/pl037_-_institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_alberto_rebesco_jardim_virginia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3137/pl038_-_institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_angelo_beraldo_jardim_virginia.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3138/pl039_-institui_e_autoriza_a_cobranca_de_contribuicao_de_melhoria_da_obra_de_pavimentacao_asfaltica_da_rua_miguel_agulham_junior.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3160/pl040_-_substitutivo_acrescenta_um_paragrafo_unico_ao_art._2o_e_altera_o_art._15o_da_lei_municipal_no_4.5452021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3161/pl041_-dispoe_sobre_a_implantacao_de_estacionamento_regulamentado__denominado_estar.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3163/pl042_-subvencao_social_a_irmandade_do_hospital_de_caridade_de_irati__santa_casa_de_irati_no_valor_de_ate_r_600.00000_seiscentos_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3196/pl043_-autoriza_o_poder_executivoa_conceder_auxilio_a_anapci_e_a_abrir_credito_adicional_especial_no_valor_de_ate_r_600.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3218/pl044-1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3238/pl045-autoriza_credito_especial_na_importancia_de_ate_r_360.00000_trezentos_e_sessenta_mil_reaisterceirizacao_de_servicos_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3239/pl046-autoriza_a_conceder_subvencao-_anapci_e_a_abrir_credito_adicional_suplementar_no_valor_de_ate_r_100.00000_cem.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3240/pl047-_loa_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3241/pl048-institui_o_regime_de_previdencia_complementar_no_ambito_do_municipio_de_irati.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3242/pl049-autoriza_o_poder_executivo_municipal_a_promover_a_venda_em_leilao_de_veiculos_e_sucatas_reputados_como_de_recuperacao_antieconomica_para_os_cofres_publicos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3243/pl050-altera_o_anexo_ii_bem_como_acrescenta_o_anexo_iia_a_lei_de_uso_e_ocupacao_do_solo_urbano_lei_municipal_no_42312016_e_suas_alteracoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3260/pl051-autoriza_a_contratar_operacao_de_credito_junto_a_caixa_economica_federal_programa_finisa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3261/pl052-politica_municipal_de_gestao_animal.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3273/pl053-ppa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3274/pl054-autoriza_o_poder_executivo_municipal_a_adquirir_parte_ideal_192_m2_de_imovel_pertencente_a_volnei_de_bona_e_hilda_aparecida_de_bona_por_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3275/pl055_-_autoriza_o_poder_executivo_municipal_a_adquirir_imovel_de_area_319_m2_de_imovel_pertencente_a_espolio_de_antonio_paduch_por_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3283/pl056-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_a_asi__associacao_santos_inocentes__cidade_da_crianca_no_valor_de_ate_r_13.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3284/pl057-_institui_a_politica_de_incentivo_e_apoio_a_inovacao_e_desenvolvimento_no_municipio_de_irati_estabelece_o_marco_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3285/pl058-dispoe_sobre_a_i_edicao_do_concurso_de_mini_presepios_natalinos_de_irati.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3286/pl059-_altera_o_anexo_iii_da_lei_de_uso_e_ocupacao_do_solo_urbano_lei_municipal_no_42312016.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3287/pl060-_autoriza_o_poder_executivo_municipal_a_celebrar_acordo_judicial_no_bojo_dos_autos_no_0000039-08.2021.8.16.0206_com_a_empresa_mariza_c.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3288/pl061-altera_a_lei_no_31032010_e_dispoe_sobre_a_junta_administrativa_de_recursos_de_infracoes_-_jari_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3289/pl062-institui_o_plano_decenal_municipal_dos_direitos_da_pessoa_idosa_de_irati.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3290/pl063-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_guarda_mirim_no_valor_de_ate_r_100.00000_cem_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3291/pl064-_autoriza_o_poder_executivo_municipal_a_abrir_credito_adicional_especial_na_importancia_de_ate_r_141.00000_cento_e_quarenta_e_um_mil_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3292/pl065-autoriza_o_poder_executivo_municipal_a_conceder_subvencao_a_apae_associacao_de_pais_e_amigos_dos_excepcionais_de_irati_na_importancia.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3293/pl066-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_a_provopar_de_irati_no_valor_de_ate_r_220.00000_duzentos_e_vinte_mi.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3325/pl067-institui_o_programa_irati_de_maos_dadas-_programa_de_atendimento_as_familias_vitimas_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/2899/pll_001_-_reconhece_atividade_fisica_e_exercicio_fisico_como_essenciais_para_a_populacao_1.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3002/pll_002_-_reposicao_servidores.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3031/pll_003_-_denomina_ubs_alto_da_lagoa_jairo_rafael_trindade.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3045/pll_004_-_denomina_rua_antonio_florindo_rossa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3117/pll_005_-_denomina_plenario_vereador_ailton_laroca.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3123/pll_006_-_denomina_rua_ana_lechacovski.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3139/pll_007_-_dispoe_sobre_o_reconhecimento_da_arte_do_grafite_como_cultura.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3140/pll_008_-_denomina_cras_jardim_planalto_rafaela_leticia_de_souza.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3162/pll_009_-_retirada_de_fiacao_inutilizada_em_vias_publicas_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3193/pll_010_-_fornecimento_de_absorventes.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3194/pll_011_-_denomina_bem_publico_predio_virginia_leite.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3195/pll_012_-_denomina_rua_elizabeth_krinski_beraldo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3219/pll_013_-_denomina_pista_de_skate_diego_andres_ramirez.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3272/pll_014_-_suspende_concessao_de_reposicao_salarial_1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3326/pll_015_-_dia_municipal_do_motociclista_e_do_trabalhador_motociclista.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3046/pr_001_-_credito_suplementar_-_modernizacao.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2021/3276/pr_002_-_credito_suplementar_-_adequacao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H455"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="146.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="231.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>