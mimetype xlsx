--- v0 (2026-03-17)
+++ v1 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1096" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3322" uniqueCount="1242">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1005,50 +1005,1823 @@
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a notificação dos proprietários de lotes não edificados localizados no bairro Cartoon 2, para que providenciem a limpeza e manutenção dos terrenos, tendo em vista que a vegetação se encontra alta em diversos locais, favorecendo a proliferação de animais, além de gerar outras formas de riscos à saúde e à segurança dos moradores da região.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a aquisição de equipamentos odontológicos e a disponibilização de profissional da área de odontologia para atendimento periódico na comunidade do Cerro da Ponte Alta, considerando a necessidade de ampliar o acesso da população local aos serviços básicos de saúde bucal.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, com urgência, de serviços para recuperação da estrada rural que liga as comunidades de Faxinal dos Neves a Faxinal dos Antônios, em razão das más condições de trafegabilidade, que dificultam o deslocamento de moradores e o transporte da produção agrícola.</t>
   </si>
   <si>
+    <t>5775</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que sejam empreendidos esforços no sentido de reavaliar o parecer jurídico referente à situação dos professores da rede municipal, que recentemente concluíram o estágio probatório, a fim de verificar a possibilidade de garantir a progressão na carreira, conforme previsto no plano de carreira do magistério.</t>
+  </si>
+  <si>
+    <t>5778</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos para implantação de travessia elevada ou redutor de velocidade na Rua Arlete Vilela Rocha, em frente ao CMEI Irmã Anna, no bairro Riozinho, considerando o alto fluxo de veículos no local e o risco à segurança de pedestres, especialmente crianças, pais e servidores da unidade escolar.</t>
+  </si>
+  <si>
+    <t>5779</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de pavimentação asfáltica em toda a extensão da Rua São Paulo, no bairro Vila São João, tendo em vista que parte da via ainda se encontra em leito natural. Também se faz necessária a realização de reperfilamento asfáltico em alguns pontos da rua que apresentam desgaste, visando melhorar as condições de trafegabilidade e oferecer mais segurança a quem reside e transita pelo local.</t>
+  </si>
+  <si>
+    <t>5780</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Departamento Nacional de Infraestrutura de Transportes solicitando a realização de melhorias na BR 153, especialmente no trecho que atravessa o município, onde se verificam diversos pontos com buracos e rachaduras na pista, comprometendo a segurança e a fluidez do trânsito. Também se faz necessária a análise da viabilidade de implantação de terceiras faixas para melhorar o fluxo de veículos, bem como a construção de passarelas para travessia segura de pedestres, considerando o intenso movimento na região. Tais medidas contribuirão significativamente para a segurança viária e mobilidade local, até que seja efetivada a construção do contorno rodoviário.</t>
+  </si>
+  <si>
+    <t>5781</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício à Empresa Brasileira de Correios e Telégrafos – CORREIOS, sugerindo que sejam tomadas as providências necessárias para a regularização da entrega de correspondências no bairro Jardim das Américas, considerando o relato dos moradores que o serviço não vem sendo realizado, o que tem gerado transtornos e dificuldades no recebimento de documentos, faturas, entregas e demais correspondências.</t>
+  </si>
+  <si>
+    <t>5782</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>SELMO FISIOTERAPEUTA, NEGO JACUMASSO</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido do munícipe Mateus Brandalise, a realização de melhorias na estrada da Cruz Vermelha, no trecho compreendido entre a Comunidade do Mato Queimado até a localidade de Rio Preto, garantindo garantir melhores condições de deslocamento e segurança aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>5783</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos acerca da viabilidade de promover concurso público para o provimento de cargos na Guarda Municipal, com o objetivo de reforçar o efetivo, melhorar as condições de segurança pública no Município, ampliando a capacidade de atuação preventiva e de proteção ao patrimônio público e à população.</t>
+  </si>
+  <si>
+    <t>5784</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na infraestrutura das ruas e calçadas do bairro Vila Verde, visando proporcionar melhores condições de trafegabilidade e segurança para pedestres e motoristas, bem como seja realizado o cadastramento e a regularização do CEP das referidas vias junto aos órgãos competentes, a fim de facilitar a localização de endereços, a entrega de correspondências e o acesso da população a serviços públicos e privados</t>
+  </si>
+  <si>
+    <t>5785</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a substituição das lâmpadas queimadas na iluminação pública do Distrito de Guamirim, totalizando aproximadamente 20 (vinte) pontos sem funcionamento, medida essencial para garantir segurança, mobilidade e qualidade de vida aos moradores.</t>
+  </si>
+  <si>
+    <t>5787</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na Rua Coronel Sabóia, bem como nas demais vias públicas do bairro Canisianas, com o intuito de garantir maior conforto e segurança à população, além de contribuir para o desenvolvimento urbano do bairro, em reforço ao pedido já apresentado no ano anterior.</t>
+  </si>
+  <si>
+    <t>5788</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de reparos no prolongamento da Rua Conselheiro Zacarias, no bairro Canisianas, necessários devido às más condições de trafegabilidade ocasionadas pelo levantamento das pedras irregulares do calçamento, o que tem dificultado ou mesmo impossibilitado o tráfego de veículos e colocado em risco a segurança de motoristas e pedestres, reforçando o pedido já realizado no ano anterior.</t>
+  </si>
+  <si>
+    <t>5789</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias e reparos na Rua Olavo Bilac, localizada no Bairro Stroparo, tendo em vista que a via se encontra em situação precária, com muitos buracos, dificultando o tráfego de veículos e pedestres.</t>
+  </si>
+  <si>
+    <t>5790</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>DR. JOÃO HENRIQUE, SELMO FISIOTERAPEUTA</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de levantamento e cadastramento do número de pessoas cadeirantes residentes no Município, com o objetivo de identificar a demanda existente e as necessidades específicas desse público, a fim de possibilitar, após o devido estudo de viabilidade financeira, a aquisição e disponibilização de cadeiras de rodas elétricas para aqueles que necessitarem e se enquadrarem nos critérios de uso, contribuindo, dessa forma, para a promoção de melhorias na mobilidade, autonomia e inclusão social.</t>
+  </si>
+  <si>
+    <t>5791</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na entrada do Centro da Juventude, tendo em vista que o local apresenta buracos e pontos de acúmulo de água, situação que dificulta o acesso e a circulação de pedestres e veículos.</t>
+  </si>
+  <si>
+    <t>5792</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a implantação de sinalização adequada nas proximidades da ponte localizada na entrada do bairro Vila Nova, considerando que há uma curva muito próxima ao local, o que reduz a visibilidade dos motoristas e aumenta o risco de acidentes.</t>
+  </si>
+  <si>
+    <t>5793</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a implantação de sinalização viária adequada na via Perimetral, com medidas voltadas à redução de velocidade, como placas de advertência e/ou redutores, tendo em vista os frequentes acidentes que vêm ocorrendo no local.</t>
+  </si>
+  <si>
+    <t>5794</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, com urgência, de serviços de dragagem e limpeza geral do Rio das Antas, tendo em vista que, em diversos trechos, a vegetação e o acúmulo de materiais têm tomado conta do leito do rio, dificultando o fluxo normal da água e aumentando o risco de alagamentos.</t>
+  </si>
+  <si>
+    <t>5795</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos técnicos e de viabilidade para a continuidade da via perimetral desde a Fobrás, interligando os bairros Nossa Senhora da Luz, São Pedro, Vila Raquel e Engenheiro Gutierrez até a Universidade Estadual do Centro-Oeste (UNICENTRO), buscando melhorar a mobilidade urbana e facilitar o deslocamento viário.</t>
+  </si>
+  <si>
+    <t>5796</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias nas estradas da localidade de Mato Queimado, oferecendo melhores condições de trafegabilidade e segurança aos moradores, produtores e demais usuários que utilizam diariamente as vias rurais.</t>
+  </si>
+  <si>
+    <t>5800</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos para a implantação de uma capela mortuária na comunidade de Cerro da Ponte Alta, visando oferecer à população local um espaço adequado para a realização de velórios e despedidas de seus entes queridos.</t>
+  </si>
+  <si>
+    <t>5805</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que o atendimento das demandas no interior do município seja realizado por localidades de forma integral, iniciando e concluindo os serviços em cada comunidade antes do deslocamento das equipes e maquinários para outra região. Tal medida se faz necessária, tendo em vista que, atualmente, os trabalhos são iniciados em determinadas localidades e interrompidos para atendimento em outras, o que tem gerado descontentamento entre os agricultores e prejuízos à adequada manutenção das estradas e demais serviços essenciais no meio rural.</t>
+  </si>
+  <si>
+    <t>5806</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que, em relação ao projeto de pavimentação urbana em andamento, seja dada ampla transparência à população, com a divulgação oficial e atualizada das ruas e bairros que já estejam definitivamente contemplados para execução das obras, especificando, sempre que possível, o cronograma previsto, a fim de garantir o adequado conhecimento público.</t>
+  </si>
+  <si>
+    <t>5807</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos visando o alargamento da Rua Vitória Monte Castelo, via que faz ligação com a Avenida Getúlio Vargas, passando em frente ao Estádio Municipal e conectando-se ao bairro Santo Antônio, tendo em vista que a mesma apresenta largura insuficiente para o fluxo atual de veículos, o que tem gerado riscos constantes de acidentes e comprometido a segurança de motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>5808</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos, pela Secretaria Municipal de Meio Ambiente, visando à implantação de arborização na via perimetral, no trecho compreendido entre o Cartório Eleitoral e as proximidades da Secretaria de Educação, com o objetivo de promover a melhoria do paisagismo urbano, contribuir para a qualidade ambiental e valorizar o espaço público.</t>
+  </si>
+  <si>
+    <t>5809</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, através da Secretaria Municipal de Segurança Pública, de blitz educativas de conscientização no trânsito, com foco na prevenção de acidentes e na promoção do respeito entre motoristas, ciclistas e pedestres, por meio de ações orientativas que reforcem a importância do cumprimento das normas de circulação, uso de equipamentos de segurança e adoção de comportamentos responsáveis.</t>
+  </si>
+  <si>
+    <t>5810</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que, conforme prevê a Lei Municipal n° 5.254, que Institui a Política Municipal de Enfrentamento à Violência contra as Mulheres e Meninas no Município de Irati, de autoria da vereadora Sybil Dietrich, seja criado o Sistema Municipal de Informações sobre Violência contra as mulheres e meninas (SIMIVIM).</t>
+  </si>
+  <si>
+    <t>5811</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na Rua Santa Bertila, localizada no bairro Riozinho, para garantir melhores condições de trafegabilidade e segurança, bem como a inclusão no programa de pavimentação asfáltica, atendendo a uma solicitação dos moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>5812</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a substituição da lâmpada queimada na Rua Canadá, em frente ao CMEI Dona Candinha e à Escola Municipal, tendo em vista que a comunidade já realizou solicitação anteriormente e, até então, o problema ainda não foi solucionado, permanecendo o local com iluminação precária, o que compromete a segurança de moradores, alunos e transeuntes.</t>
+  </si>
+  <si>
+    <t>5813</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a implantação de redutor de velocidade bem como a execução de serviços de reperfilamento asfáltico na Rua Manuel do Nascimento, no bairro Vila São João, tendo em vista as precárias condições da via e o elevado número de ocorrências de acidentes no local, conforme relatado pelo munícipe Sr. Jenilton Larocca.</t>
+  </si>
+  <si>
+    <t>5814</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a execução de manilhamento na Rua Chile, especialmente na quadra do campo do Juventus, onde atualmente há uma valeta a céu aberto, a qual tem contribuído para o acúmulo de água parada e, consequentemente, para a proliferação de mosquitos, representando risco à saúde pública.</t>
+  </si>
+  <si>
+    <t>5815</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que sejam tomadas as providências necessárias no Loteamento Professor Lico, localizado no bairro Engenheiro Gutierrez, especialmente no entorno do lago existente no local, onde há acúmulo de vegetação alta, favorecendo o aparecimento de animais peçonhentos e a proliferação de mosquitos, inclusive o vetor da dengue, causando riscos à saúde pública e segurança aos moradores.</t>
+  </si>
+  <si>
+    <t>5816</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>CEZAR BATATINHA, TERE</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando o encaminhamento de convite, por meio de ofício, à Associação TEAbraça, a fim de que um representante compareça a esta Casa de Leis para fazer uso da Tribuna Popular, com o intuito de discorrer sobre as ações a serem realizadas no mês de abril, em alusão à conscientização do Transtorno do Espectro Autista (TEA), contribuindo para a informação, sensibilização e promoção da inclusão no âmbito do município. A data poderá ser agendada de acordo com a disponibilidade da entidade convidada e a critério da Mesa Diretora desta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>5817</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de patrolamento na estrada que liga a comunidade de Cerro da Ponte Alta até Palmital, passando pela região da Cachoeira do Palmital. A medida se faz necessária devido às condições precárias da via, que têm dificultado o tráfego de veículos e o deslocamento dos moradores, comprometendo a segurança e o acesso à localidade.</t>
+  </si>
+  <si>
+    <t>5825</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que seja fornecido, pela Secretaria Municipal de Saúde, relatório detalhado e atualizado, contendo, em números, a situação das filas de espera para consultas especializadas no Município, especificando a quantidade de pacientes aguardando atendimento em cada especialidade, tais como ortopedia, cirurgia vascular, ginecologia, endocrinologia, entre outras, bem como o tempo médio de espera, a fim de assegurar transparência, subsidiar a atuação fiscalizatória do Poder Legislativo e possibilitar a adoção de medidas para a melhoria do acesso aos serviços de saúde.</t>
+  </si>
+  <si>
+    <t>5826</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que se avalie a possibilidade de disponibilizar um guardião para o Cemitério da Vila São João, considerando a necessidade de reforço na segurança, preservação do patrimônio público e respeito aos munícipes que possuem entes queridos sepultados no local.</t>
+  </si>
+  <si>
+    <t>5827</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da população, que sejam realizados serviços de manutenção nas vias públicas do bairro Alto da Lagoa, visando assegurar melhores condições de trafegabilidade, segurança e qualidade de vida aos moradores da região.</t>
+  </si>
+  <si>
+    <t>5828</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de manutenção em todas as estradas rurais da localidade de Arroio Grande, garantindo melhores condições de trafegabilidade, segurança e escoamento da produção agrícola.</t>
+  </si>
+  <si>
+    <t>5829</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de reperfilamento asfáltico na Rua Teófilo Fidelski, esquina com a Rua Pedro Barabaz, no bairro Floresta, tendo em vista que a água pluvial proveniente da via tem invadido algumas residências próximas, causando transtornos e prejuízos aos moradores.</t>
+  </si>
+  <si>
+    <t>5830</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a reconstrução da boca de lobo localizada na Rua Angelim Mosele, nas proximidades da floricultura Casa Verde, a qual se encontra danificada, situação que representa risco iminente de acidentes, especialmente para pedestres e motoristas que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>5831</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de redutor de velocidade e pintura de faixas de sinalização na Rua Angela Borazo Bonete, no bairro Lagoa - via que dá acesso à empresa Yazaki e ao bairro Vila Raquel - visando maior segurança e prevenção de acidentes no local.</t>
+  </si>
+  <si>
+    <t>5832</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de um novo ponto de ônibus na Rua Rosa Branca, localizada no Conjunto Van Der Neut, no bairro Camacuã, visando melhor atender os moradores da região.</t>
+  </si>
+  <si>
+    <t>5833</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>NEGO JACUMASSO, NATO KFFURI</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de iluminação pública na comunidade de Cerro da Ponte Alta, especificamente na Estrada dos Antunes, a aproximadamente 400 metros do término do asfalto, atendendo às reivindicações dos moradores Teresinha Antunes, Jaime Ferreira, Antonio Silveira, Vilma Casinei e Rubens Teixeira.</t>
+  </si>
+  <si>
+    <t>5834</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de uma campanha de conscientização voltada ao uso obrigatório e correto de capacete por condutores de bicicletas elétricas, ciclomotores e scooters de baixa cilindrada, com o objetivo de promover a segurança no trânsito e prevenir acidentes, tendo em vista o aumento significativo da utilização desses meios de transporte, especialmente por adolescentes e jovens.</t>
+  </si>
+  <si>
+    <t>5835</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a disponibilização de transporte público semanal para os moradores das comunidades do interior, com o objetivo de garantir melhores condições de acesso e deslocamento até a área urbana.</t>
+  </si>
+  <si>
+    <t>5836</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de campanha solidária durante a Expo Irati, com o objetivo de incentivar a doação de alimentos não perecíveis por parte dos visitantes e participantes, fortalecendo, assim, o caráter social do evento.</t>
+  </si>
+  <si>
+    <t>5837</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a construção de passeio na Rua José de Freitas dos Santos, no bairro Engenheiro Gutierrez, especialmente no trecho que interliga as Faculdades Campo Real e a Unicentro, tendo em vista o intenso fluxo de veículos e pedestres no local, garantindo melhores condições de segurança e prevenção de acidentes.</t>
+  </si>
+  <si>
+    <t>5838</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que seja incluída no programa de pavimentação asfáltica a Rua Pedro Maganeli, anteriormente conhecida como Travessa Tibagi, localizada no bairro Fernando Gomes, considerando a necessidade de melhoria das condições de trafegabilidade, segurança e qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>5839</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, atendendo à solicitação da Associação de Moradores, que por meio da Secretaria Municipal de Cultura, seja avaliada a possibilidade de ofertar aulas de capoeira à comunidade de Engenheiro Gutierrez, como forma de promover o acesso à cultura, ao esporte e à inclusão social.</t>
+  </si>
+  <si>
+    <t>5840</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a destinação de espaço para apresentações de bandas evangélicas durante a Expo Irati, atendendo a pedido da comunidade evangélica do Município, promovendo a diversidade cultural e religiosa e valorizando artistas locais e regionais.</t>
+  </si>
+  <si>
+    <t>5841</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Departamento de Estradas de Rodagem (DER) — solicitando informações acerca da obra do viaduto localizado na BR-153, nas proximidades do Bairro Riozinho, especialmente quanto à previsão de retomada dos trabalhos, cronograma atualizado e eventuais motivos da paralisação, considerando os transtornos e riscos à segurança enfrentados pela população local e usuários da via.</t>
+  </si>
+  <si>
+    <t>5842</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, reforçando o pedido já apresentado através da Indicação nº 510/2025, a instalação de um redutor de velocidade no entroncamento da Rua Margarida Mansur Malucelli com a Rua 8, nas proximidades da esquina da Faculdade Unifael, com o objetivo de aumentar a segurança viária e proteger a integridade física dos pedestres e motoristas que trafegam pelo local.</t>
+  </si>
+  <si>
+    <t>5846</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a recolocação de tachões ao longo da ciclovia, como medida de sinalização horizontal para separação do tráfego de veículos, visando aumentar a segurança dos ciclistas, especialmente no período noturno.</t>
+  </si>
+  <si>
+    <t>5847</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de bancos e de estruturas mínimas provisórias nos locais onde os pontos de ônibus se encontram em manutenção, especialmente na Rua Carlos Thoms (ao lado do Mr. John Pub) e na Rua Abílio Carvalho Bastos (nas proximidades do Salão Wattuzzy), a fim de garantir à população, em especial aos idosos, condições dignas, seguras e adequadas durante a espera pelo transporte coletivo.</t>
+  </si>
+  <si>
+    <t>5848</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, com urgência, de melhorias na Rua Japão, no bairro Ouro Verde, bem como a Instalação de tampa no bueiro existente na mesma via, esquina com a Rua Brasil, além de reparos nas tampas dos bueiros da Rua Polônia, nas proximidades da Oficina Ouro Verde, a fim de garantir segurança aos moradores e usuários das vias.</t>
+  </si>
+  <si>
+    <t>5849</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias, com serviços de patrolamento e reposição de cascalho nos pontos mais críticos, nas estradas da localidade de Cerro do Canhadão, em um trecho de aproximadamente 4 km, a fim de garantir maior segurança e melhores condições de deslocamento aos moradores, produtores rurais e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>5850</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido dos atletas Gabriel Siona e Lucas Rodrigues dos Santos, que sejam realizadas melhorias na iluminação do Parque da Vila São João, especialmente nas proximidades do lago.</t>
+  </si>
+  <si>
+    <t>5851</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido dos moradores, a realização de melhorias na sinalização das ruas preferenciais no bairro Nossa Senhora da Luz. A presente solicitação se faz necessária tendo em vista que a sinalização das vias preferenciais no referido bairro encontra-se insuficiente e, em alguns pontos, inexistente, o que tem gerado insegurança para motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>5852</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido do Sr. Luís Alberto Borgo, a realização de serviços de pintura e melhorias na sinalização viária nas proximidades da empresa Fósforo, especialmente no que se refere à revitalização das faixas de pedestres e demais sinalizações horizontais e verticais existentes no local. A presente solicitação visa atender à demanda da comunidade e de trabalhadores que transitam diariamente pela referida região, a qual apresenta sinalização desgastada e de difícil visualização, comprometendo a segurança de pedestres e motoristas.</t>
+  </si>
+  <si>
+    <t>5853</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da moradora Lisa Lara, a realização de melhorias urgentes nas estradas da comunidade do Pirapó. As vias encontram-se em condições precárias de trafegabilidade, com a formação de valetas ocasionadas pelo acúmulo de água, o que dificulta o deslocamento de moradores, transporte escolar e escoamento da produção local.</t>
+  </si>
+  <si>
+    <t>5858</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual é a previsão para a realização de pavimentação asfáltica nos Bairros Nhapindazal, Fragatas, João Vieira da Rosa e Tucholka?</t>
+  </si>
+  <si>
+    <t>5861</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>SELMO FISIOTERAPEUTA, DR. JOÃO HENRIQUE</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado convite, mediante ofício, ao provedor da Santa Casa de Irati, à Secretária Municipal de Saúde, à Diretora da 4ª Regional de Saúde e à Presidente do Consórcio Intermunicipal de Saúde, a fim de que compareçam a esta Casa de Leis para fazer uso da Tribuna Popular, com o intuito de discorrer sobre a situação da saúde no Município e discutir possíveis estratégias e ações que possam contribuir para a melhoria dos serviços prestados à população. A data poderá ser agendada de acordo com a disponibilidade dos convidados e a critério da Mesa Diretora desta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>5863</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a adoção de providências urgentes para a recuperação e adequação de um buraco existente no final da Rua Dr. José Augusto da Silva, nas proximidades do número 143, tendo em vista as condições precárias do local, que vêm causando transtornos aos moradores e transeuntes, além de representar risco à segurança de pedestres e condutores.</t>
+  </si>
+  <si>
+    <t>5869</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que o IRATRAN e a Guarda Municipal intensifiquem a fiscalização dos condutores de veículos autopropelidos e ciclomotores, tendo em vista que usuários vêm transitando indevidamente pelas calçadas, em desacordo com a legislação de trânsito, colocando em risco a segurança dos pedestres e dos próprios condutores.</t>
+  </si>
+  <si>
+    <t>5870</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de pintura e melhorias na sinalização viária nas proximidades da Escola Municipal Francisco Vieira de Araújo especialmente no que se refere à revitalização das faixas de pedestres e demais sinalizações horizontais e verticais existentes no local.</t>
+  </si>
+  <si>
+    <t>5873</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de patrolamento e cascalhamento na estrada que liga a Cruz Vermelha até a BR 277, visando melhorar as condições de tráfego e garantir mais segurança e acessibilidade aos moradores e usuários da referida via.</t>
+  </si>
+  <si>
+    <t>5874</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da família Petroski, a realização de melhorias na Rua São Valentim, no bairro Riozinho, especialmente no trecho para frente do cemitério, visando melhores condições de tráfego e segurança.</t>
+  </si>
+  <si>
+    <t>5875</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização da substituição das lâmpadas de iluminação pública na Rua Maria Júlia Ribas (5 lâmpadas), na Rua José Freitas dos Santos, nas proximidades do viaduto (2 lâmpadas), na Rua Canadá, em frente à Escola João Mari Pedroso (2 lâmpadas), bem como na Rua Peru, em frente à praça, e na própria praça localizada nessa via, todos situados no bairro Engenheiro Gutierrez, tendo em vista que os referidos pontos encontram-se com iluminação deficiente ou inexistente, comprometendo a segurança de pedestres e moradores.</t>
+  </si>
+  <si>
+    <t>5889</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a inclusão, no projeto de revitalização do Parque Aquático Municipal, de infraestrutura adequada para o descarte de efluentes provenientes de banheiros químicos de motorhomes e veículos recreativos. A presente solicitação se justifica em razão da crescente realização de eventos no local, os quais têm atraído visitantes que utilizam esse tipo de veículo. Contudo, observa-se a inexistência de ponto apropriado para o descarte sanitário, o que tem gerado dificuldades aos usuários e potencial risco ambiental e sanitário. Diante disso, sugere-se a implantação de sistema específico para recebimento desses efluentes, devidamente conectado à rede de esgotamento sanitário ou sistema de tratamento compatível, conforme normas ambientais e de saúde pública vigentes.</t>
+  </si>
+  <si>
+    <t>5890</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de um corrimão na sala de vacinas da Unidade de Saúde Ildefonso Zanetti, onde há rampa e escadaria, assegurando melhores condições de segurança, acessibilidade e mobilidade aos usuários.</t>
+  </si>
+  <si>
+    <t>5891</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias nas calçadas localizadas no entorno da Secretaria Municipal de Saúde, especialmente no acesso à Unidade de Saúde Ildefonso Zanetti, à Clínica de Fisioterapia, à Santa Casa e demais espaços de atendimento na área da saúde, considerando a importância de garantir condições adequadas de acessibilidade e mobilidade urbana à população, em especial aos cadeirantes, idosos e pessoas com mobilidade reduzida que utilizam diariamente os serviços de saúde naquela região.</t>
+  </si>
+  <si>
+    <t>5892</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da Sra. Izilda Rocha, a realização de pintura e revitalização da faixa de pedestres localizada na Rua Trajano Grácia, em frente ao nº 81, tendo em vista que a sinalização horizontal se encontra desgastada, comprometendo a segurança de quem utiliza a via.</t>
+  </si>
+  <si>
+    <t>5893</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da Sra. Marines Schilian, a realização de serviços de patrolamento na entrada dos Daluz próximo à Lanchonete Rancho das Águas e ao Cerro da Ponte Alta, onde a vegetação avançou sobre a via, estreitando a passagem e prejudicando a trafegabilidade.</t>
+  </si>
+  <si>
+    <t>5897</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, com urgência, de serviços para recuperação do asfalto nas proximidades da rotatória de acesso ao Monumento Nossa Senhora das Graças, tendo em vista que o local se encontra em condições precárias, com irregularidades e buracos na pista, comprometendo a trafegabilidade e colocando em risco a segurança de motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>5898</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de lombadas na localidade de Serra dos Nogueiras, nas proximidades da residência do Sr. Thomaz Koslik, bem como na localidade do Caratuva I, nas proximidades do ponto de ônibus situado antes da Igreja Madre Paulina, visando garantir maior segurança à população, considerando o elevado número de acidentes registrados nesses trechos.</t>
+  </si>
+  <si>
+    <t>5899</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a criação de um programa educacional específico de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes, a ser desenvolvido na rede municipal de ensino, tendo aplicação em turmas definidas desde o início do ano letivo, com material didático próprio (apostilas), instrutor/profissional especializado, atividades educativas contínuas e encerramento com formatura no mês de maio, em alusão à campanha Maio Laranja e ao Dia Nacional de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes. A iniciativa tem como objetivo prevenir e combater a violência sexual, por meio da conscientização dos alunos e do fortalecimento da rede de proteção, tendo como referência o modelo do PROERD, já aplicado nas turmas do 5º ano.</t>
+  </si>
+  <si>
+    <t>5900</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a criação do Aplicativo “Super D”, com o objetivo de ampliar a proteção infantojuvenil por meio de ferramenta digital acessível e segura, que facilite o acesso à informação confiável, aos canais de ajuda e à denúncia, inclusive anônima, promova a autonomia e a autoproteção de crianças e adolescentes, fortaleça a aproximação com a rede de proteção e utilize a tecnologia como aliada no aprimoramento das políticas públicas voltadas à garantia de direitos.</t>
+  </si>
+  <si>
+    <t>5901</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a elaboração de projeto de lei visando à regulamentação, no que couber, do trânsito em vias públicas de ciclomotores, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos no âmbito do Município, tendo em vista que o uso crescente desses meios de mobilidade tem impactado a dinâmica do trânsito urbano, exigindo regulamentação para garantir segurança e organização. Embora já existam diretrizes na legislação federal, compete ao Município disciplinar aspectos locais, como áreas de circulação, uso de calçadas e ciclovias, sinalização, equipamentos obrigatórios e eventuais limites de velocidade. A ausência de normas específicas vem gerando riscos, conflitos entre usuários e dificuldades na fiscalização, sendo necessária a regulamentação como para busca ordenar o trânsito, prevenir acidentes e incentivar o uso seguro desses meios.</t>
+  </si>
+  <si>
+    <t>5902</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de iluminação no espaço destinado ao estacionamento do Pronto Atendimento Municipal (PAM), considerando a insuficiência de iluminação, que compromete a segurança no local, especialmente no período noturno. Também se faz necessária a realização de melhorias nos bancos externos do espaço, a fim de garantir maior conforto, acessibilidade e dignidade aos usuários que aguardam atendimento ou transporte.</t>
+  </si>
+  <si>
+    <t>5903</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos técnicos e orçamentários visando à conclusão da rede de esgoto nas áreas ainda não atendidas do bairro Nossa Senhora da Luz, considerando a necessidade de garantir condições adequadas de saneamento básico e proporcionar melhor qualidade de vida aos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>5904</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na Rua Nossa Senhora das Dores, localizada no bairro Nhapindazal, com a verificação, por meio da Secretaria de Engenharia, a viabilidade de seu alargamento e da posterior execução de pavimentação, visando proporcionar mais segurança, mobilidade e qualidade de vida à população local.</t>
+  </si>
+  <si>
+    <t>5905</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que seja providenciada, com urgência, a designação de uma enfermeira ou técnica de enfermagem para atuar no Posto de Saúde da localidade de Rio Preto, tendo em vista a aposentadoria da profissional anteriormente responsável, o que tem deixado a comunidade sem atendimento adequado, comprometendo a realização de procedimentos básicos e o acompanhamento dos pacientes.</t>
+  </si>
+  <si>
+    <t>5906</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a implantação de novos pontos de ônibus no bairro Rio Bonito, bem como que sejam reaproveitados, sempre que possível, os abrigos retirados da área central, considerando a demanda dos moradores e a melhoria do acesso ao transporte coletivo.</t>
+  </si>
+  <si>
+    <t>5907</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias nas estradas rurais localizadas nas proximidades do Restaurante Benedita, as quais se encontram em condições precárias de trafegabilidade, prejudicando o deslocamento de moradores, produtores rurais e demais usuários.</t>
+  </si>
+  <si>
+    <t>5908</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de patrolamento e cascalhamento na estrada da Serra do Papuã, no trecho que se estende até a Cruz Vermelha (à esquerda), seguindo até o término na propriedade do Sr. José Szychta, oferecendo melhores condições de acesso aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>5909</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de reparos na pavimentação asfáltica das ruas do Loteamento Vila Verde, tendo em vista que o asfalto vem apresentando fissuras e pontos de abertura, comprometendo a segurança de motoristas e pedestres. Também se faz necessária a construção de passeio (calçadas) ao longo das vias e a instalação de sinalização viária horizontal e vertical, a fim de garantir melhores condições de trafegabilidade, acessibilidade e segurança.</t>
+  </si>
+  <si>
+    <t>5910</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de limpeza e manutenção do canteiro central da Avenida Guarapuava, no bairro Rio Bonito, especialmente no trecho em frente à oficina do Sr. Mauro Pereira, oferecendo mais segurança, visibilidade e conservação do espaço público.</t>
+  </si>
+  <si>
+    <t>5911</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na estrada que liga a localidade de Linha B à Campina e de Campina à Volta Grande, com serviço de patrolamento, atendendo à demanda dos moradores e produtores da região.</t>
+  </si>
+  <si>
+    <t>5913</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de vistoria nas quadras esportivas e parquinhos das escolas e CMEIs do município, com verificação minuciosa das condições de segurança, abrangendo traves, muros, alambrados, pisos, brinquedos e demais estruturas, a fim de prevenir acidentes, bem como que sejam executadas, com a devida prioridade, as reformas, manutenções e melhorias necessárias para garantir ambientes adequados e seguros aos alunos e à comunidade escolar.</t>
+  </si>
+  <si>
+    <t>5914</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de placa “Proibido Jogar Lixo” na Avenida das Torres, bairro Alto da Lagoa, nas proximidades da Escola Municipal Mercedes Braga, com o objetivo de coibir o descarte irregular de resíduos e contribuir para a saúde pública e o bem-estar da comunidade local.</t>
+  </si>
+  <si>
+    <t>5915</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de cascalhamento nas ruas do Jardim Orquídeas, visando melhorar as condições de trafegabilidade e atender às necessidades dos moradores.</t>
+  </si>
+  <si>
+    <t>5916</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias no calçamento da Rua Antônio Borazo, entre o Jardim Orquídeas e a rotatória do bairro Lagoa, considerando a péssima condição da via, que prejudica a trafegabilidade e a segurança dos usuários.</t>
+  </si>
+  <si>
+    <t>5917</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a ampliação do atendimento em saúde do trabalhador, com a disponibilização de médico para atendimento à população trabalhadora no período noturno, das 19h às 22h, visando garantir acesso aos serviços de saúde para os munícipes, que em razão de sua jornada de trabalho, encontram dificuldade de comparecer aos atendimentos em horário comercial.</t>
+  </si>
+  <si>
+    <t>5918</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de  estudo técnico para verificar a viabilidade de contratação, via concurso público, de profissionais de fonoaudiologia para atendimento na rede municipal, ou, alternativamente, a ampliação dos atendimentos por meio de Consórcio Intermunicipal de Saúde, considerando que tal serviço é essencial para a promoção da saúde, prevenção de agravos e reabilitação nas áreas de audição, fala, linguagem, voz, motricidade orofacial e deglutição, especialmente no atendimento de crianças, idosos e pessoas com deficiência, garantindo maior acesso e qualidade no cuidado à população.</t>
+  </si>
+  <si>
+    <t>5920</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a pedido do morador Lucas Pacheco, a realização de melhorias nas estradas da localidade de Água Clara, por meio de serviços de patrolamento e cascalhamento, com o objetivo de garantir melhores condições de trafegabilidade e segurança aos usuários.</t>
+  </si>
+  <si>
+    <t>5921</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido do morador Manuel Machado, que seja providenciada a construção de uma nova pinguela entre sua residência e a Rua Equador, no bairro Engenheiro Gutierrez, tendo em vista que, após as melhorias realizadas no leito do rio, a estrutura atual se encontra em situação iminente de queda, comprometendo a segurança dos usuários, especialmente por se tratar do principal acesso utilizado para o deslocamento do solicitante e demais moradores.</t>
+  </si>
+  <si>
+    <t>5922</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias nas ruas Jamaica, Argentina, Canadá e Osvaldo Correia dos Santos, localizadas no bairro Engenheiro Gutierrez, visando garantir melhores condições de trafegabilidade e segurança, aos moradores e usuários das referidas vias.</t>
+  </si>
+  <si>
+    <t>5923</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias nas ruas do bairro Santa Mônica, por meio de serviços de patrolamento e cascalhamento, como medida paliativa até a efetiva pavimentação asfáltica, garantindo melhores condições de trafegabilidade, segurança e qualidade de vida aos moradores</t>
+  </si>
+  <si>
+    <t>5924</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo melhorias no serviços oferecidos à população na unidade de Pronto Atendimento, mediante maior investimento estrutural e organizacional, com a adoção de medidas, como separação dos atendimentos de urgência e emergência daqueles de menor complexidade, possibilitando que casos simples sejam direcionados a equipes específicas, evitando a sobrecarga do PAM e garantindo maior agilidade aos casos graves.  Também se sugere a exigência de qualificação técnica dos profissionais médicos, especialmente com certificações em ACLS e ATLS, bem como o contínuo investimento em capacitação e treinamento de toda a equipe de saúde, assegurando melhores condições de trabalho aos profissionais e, consequentemente, um atendimento mais eficiente, humanizado e resolutivo à população.</t>
+  </si>
+  <si>
+    <t>5925</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que seja reencaminhado, com as devidas adequações, o Projeto de Lei que “dispõe sobre normas complementares ao Código de Posturas do Município de Irati e altera dispositivo na Lei Municipal nº 1.432/1997, no tocante à realização de feiras itinerantes e eventos comerciais temporários” para que a matéria seja apreciada por esta Casa de Leis e devidamente regulamentada, promovendo o incentivo à atividade econômica, a proteção ao comércio local e a observância das normas de segurança, saúde e trabalho, em atendimento ao interesse público e à necessidade de atualização da legislação municipal.</t>
+  </si>
+  <si>
+    <t>5926</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, a realização de melhorias na Rua São Paulo, nas proximidades do número 545, Vila São João, visando garantir melhores condições de trafegabilidade e segurança para moradores e usuários da referida via.</t>
+  </si>
+  <si>
+    <t>5927</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na Rua José Chamy, nas proximidades do número 885, bairro Rio Bonito, assegurando condições adequadas de uso da via pública.</t>
+  </si>
+  <si>
+    <t>5928</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de placas com os nomes das ruas do bairro Vila Verde, considerando a inexistência de sinalização em diversas vias, situação que acarreta transtornos à população, especialmente quanto à localização de endereços, circulação de visitantes e atuação de serviços essenciais, como atendimentos de urgência e entregas.</t>
+  </si>
+  <si>
+    <t>5929</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a conclusão dos serviços de manutenção da estrada na localidade de Lageadinho, especialmente nas proximidades da propriedade do agricultor Eugênio Rujinski, a fim de garantir melhores condições de tráfego e segurança aos usuários.</t>
+  </si>
+  <si>
+    <t>5930</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, com urgência, de limpeza e desobstrução dos bueiros no loteamento Cartum II, nas proximidades de chácara que faz divisa com as residências locais. Segundo moradores, os bueiros estão entupidos há cerca de uma semana, fazendo com que a água invada a estrada de acesso, impedindo a passagem de veículos e a saída dos residentes, além de haver relato de bueiro com extravasamento de esgoto. Ressalta-se que serviço recente realizado não solucionou o problema por não contemplar a limpeza das galerias pluviais, sendo, diante dos transtornos causados, necessárias providências imediatas.</t>
+  </si>
+  <si>
+    <t>5932</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de manutenção e desobstrução de bueiros nas proximidades da Cruz Vermelha, especialmente no trecho de acesso à BR-277, atendendo à solicitação da Sra. Dorli Rodrigues Fernandes, tendo em vista que as condições atuais têm prejudicado a mobilidade e a segurança dos usuários da via.</t>
+  </si>
+  <si>
+    <t>5937</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a elaboração e encaminhamento de Projeto de Lei que institua a obrigatoriedade da disponibilização de intérprete da Língua Brasileira de Sinais (Libras) em eventos públicos promovidos, apoiados ou realizados pelo Município, assegurando acessibilidade, inclusão e efetiva participação das pessoas com deficiência auditiva nas atividades institucionais, culturais, educacionais, esportivas e demais ações de interesse público realizadas pela administração municipal.</t>
+  </si>
+  <si>
+    <t>5938</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido dos moradores Jean Carlo e Tatiane Machinski, que residem na divisa entre Irati e Fernandes Pinheiro, a realização de melhorias nas estradas da Colônia São Lourenço, no trecho que segue após o Colégio Florestal, sentido Assungui, visando garantir mais segurança e melhores condições de deslocamento aos usuários.</t>
+  </si>
+  <si>
+    <t>5939</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a terceirização de maquinários para a realização de um mutirão de recuperação das estradas rurais do município, com serviços de patrolamento, cascalhamento e demais melhorias necessárias, visando melhorar as condições de trafegabilidade nas comunidades do interior, considerando a insuficiência da estrutura atualmente disponível para atender, adequadamente, toda a malha viária rural do Município</t>
+  </si>
+  <si>
+    <t>5940</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de poda das árvores localizadas em frente à residência situada na Rua Brilhante, nº 108, tendo em vista que os galhos se encontram em condições que oferecem risco de acidentes, comprometendo a segurança de pedestres, moradores e veículos que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>5941</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de pavimentação asfáltica na Rua Deocleciano de Quadros, no bairro Jardim Virgínia, visando melhorar as condições de trafegabilidade e qualidade de vida da população local.</t>
+  </si>
+  <si>
+    <t>5942</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de pavimentação na Rua Beija-Flor, no bairro DER, no trecho de aproximadamente 50 metros que dá acesso à Associação dos Servidores Públicos, visando proporcionar melhores condições de trafegabilidade e segurança aos usuários da via.</t>
+  </si>
+  <si>
+    <t>5947</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a aquisição de equipamentos odontológicos e a disponibilização de profissional da área de odontologia para atendimento periódico na comunidade do Cerro da Ponte Alta, considerando a necessidade de ampliar o acesso da população local aos serviços básicos de saúde bucal.</t>
+  </si>
+  <si>
+    <t>5948</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que seja providenciada, com urgência, empresa especializada ou profissionais capacitados para a realização de manutenção predial nos imóveis vinculados à Secretaria Municipal de Saúde, tendo em vista que diversas unidades vêm apresentando problemas de goteiras e infiltrações, situação que compromete a estrutura dos prédios, o adequado atendimento à população e as condições de trabalho dos servidores.</t>
+  </si>
+  <si>
+    <t>5950</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da moradora Helida, a realização de melhorias na Rua São Vicente de Paula, especialmente nas proximidades do nº 98, no bairro Vila Nova, tendo em vista as más condições de trafegabilidade ocasionadas pelos diversos buracos existentes no local.</t>
+  </si>
+  <si>
+    <t>5951</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a criação de um “Programa Municipal de Limpeza de Fossas Sépticas” para atendimento de famílias residentes em bairros e localidades não atendidos por rede pública de coleta e tratamento de esgoto. A medida visa promover melhores condições de saúde pública, saneamento básico e preservação ambiental, considerando os riscos sanitários causados pela falta de manutenção adequada das fossas sépticas, especialmente em áreas de maior vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>5952</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido do Sr. Carlos, a implantação de uma vaga destinada à carga e descarga na Rua Dr. Munhoz da Rocha, com o objetivo facilitar o trabalho de profissionais que atuam com transporte e entregas, os quais vêm enfrentando dificuldades para encontrar vagas disponíveis para realizar as operações de carga e descarga no local.</t>
+  </si>
+  <si>
+    <t>5957</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na estrada da Linha B de Gonçalves Júnior, visando garantir melhores condições de trafegabilidade e segurança aos moradores, produtores rurais, estudantes e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>5958</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de tapa-buracos na Rua Idelfonso Zanetti, especialmente no trecho de acesso ao Moinho Alessi, tendo em vista as precárias condições de trafegabilidade da via, que vêm causando transtornos e riscos aos motoristas, moradores e demais usuários.</t>
+  </si>
+  <si>
+    <t>5959</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na via que liga o bairro Lagoa à Vila Raquel, visando garantir melhores condições de trafegabilidade e segurança aos motoristas, pedestres e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>5960</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na estrada rural que liga Campina do Guamirim até Água Quente, oferecendo melhores condições de trafegabilidade e segurança aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>5965</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a elaboração e execução, com urgência, de um plano de ação robusto, contínuo e imediato, voltado à reconstrução, recuperação e conservação das estradas rurais do Município, considerando o expressivo aumento da demanda por melhorias e a insuficiência do atual sistema de trabalho para atender todas as necessidades das comunidades do interior. A presente solicitação visa garantir melhores condições de trafegabilidade e segurança aos produtores rurais, possibilitando o adequado escoamento da produção agrícola até os centros comerciais e indústrias, bem como o recebimento de insumos agrícolas, fortalecendo a economia local, incentivando a produção no campo e promovendo geração de renda aos agricultores e ao Município, como um todo.</t>
+  </si>
+  <si>
+    <t>5966</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos sobre a possibilidade de promover a atuação integrada entre as Secretarias de Obras e Serviços Urbanos e de Viação e Serviços Rurais, visando otimizar equipes, maquinários e recursos públicos, a fim de agilizar os serviços de manutenção e recuperação das estradas do interior do Município, considerando as condições precárias atualmente verificadas em diversas localidades rurais.</t>
+  </si>
+  <si>
+    <t>5971</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a implantação de redutor de velocidade na Rua Trajano Grácia, em frente ao Supermercado Cavalim, visando aumentar a segurança de motoristas e pedestres no local, que possui um intenso fluxo diariamente.</t>
+  </si>
+  <si>
+    <t>5972</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de poda de árvores na Rua da Liberdade, no Parque Aquático e em pontos próximos às placas de sinalização viária, visando prevenir transtornos ocasionados pelo excesso de galhos e vegetação que acabam comprometendo a visibilidade da sinalização e a adequada circulação nas vias públicas.</t>
+  </si>
+  <si>
+    <t>5973</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de cascalhamento na estrada secundária da localidade de Caratuva, visando proporcionar melhores condições de trafegabilidade e segurança aos moradores.</t>
+  </si>
+  <si>
+    <t>5974</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a inclusão da Rua Márcia Luiza Sense, próximo ao Restaurante Fogão a Lenha, no bairro São Francisco, no projeto de pavimentação asfáltica, substituindo o atual calçamento, melhorando as condições de tráfego e segurança da via.</t>
+  </si>
+  <si>
+    <t>5975</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que encaminhe, junto ao Departamento Nacional de Infraestrutura de Transportes, requerimento solicitando informações acerca de quando será realizada a manutenção do asfalto no trecho urbano do Município sob responsabilidade do órgão, bem como se há previsão para implantação de passarelas no Bairro Vila São João, considerando a necessidade de melhorias nas condições de trafegabilidade e segurança de motoristas e pedestres que utilizam diariamente a via.</t>
+  </si>
+  <si>
+    <t>5976</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que, por meio do Conselho Municipal de Trânsito, seja verificada a possibilidade de adoção de medidas para restringir ou regulamentar o tráfego de caminhões do tipo carreta nos bairros Engenheiro Gutierrez e Lagoa, tendo em vista que veículos de grande porte vêm utilizando as vias urbanas como desvio da BR-153, ocasionando transtornos e prejuízos à população, como danos à fiação em postes, calçadas, meios-fios e ao pavimento asfáltico, que não é adequado para suportar tráfego intenso dessa natureza, ressalvados os casos de moradores e empresas localizadas nos referidos bairros.</t>
+  </si>
+  <si>
+    <t>5977</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de dragagem do Rio das Antas, bem como a limpeza da galeria pluvial localizada na Rua Getúlio Vargas, especialmente no trecho que passa sob a empresa Fobras, tendo em vista o assoreamento existente no local. Também se faz necessária a avaliação técnica das condições estruturais da referida galeria, considerando as recorrentes quedas das pedras que compõem sua sustentação, situação que pode ocasionar riscos de desabamento da estrutura, além de contribuir para alagamentos e colocar em perigo a segurança da população e dos imóveis próximos.</t>
+  </si>
+  <si>
+    <t>5978</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da Sra. Thyana, a realização de fiscalização rigorosa em relação ao tráfego de caminhões na rotatória próxima à obra da Moageira. A solicitação se faz necessária tendo em vista que muitos veículos pesados não estão realizando o contorno correto da rotatória, cruzando diretamente pelo local, o que tem causado riscos e aumentado o perigo no trânsito. Sugere-se ainda que seja avaliada uma possível alteração na sinalização e na organização do tráfego naquela região, a fim de garantir que todos os motoristas cumpram as regras de circulação e não burlem o trajeto adequado.</t>
+  </si>
+  <si>
+    <t>5979</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de limpeza e manutenção na praça localizada em frente à Paróquia São Miguel, especialmente no ponto dos taxistas. A solicitação atende aos pedidos dos taxistas que utilizam diariamente o local e relatam que o espaço se encontra abandonado, apresentando acúmulo de sujeira e inclusive mau cheiro, A manutenção e limpeza são necessárias para proporcionar melhores condições de uso, higiene e conservação do espaço público.</t>
+  </si>
+  <si>
+    <t>5980</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, através da Secretaria Municipal de Obras, de patrolamento e cascalhamento na estrada de acesso ao kartódromo, no trecho pertencente ao Município de Irati, desde a ponte até a entrada do local. A referida via encontra-se bastante prejudicada, apresentando condições inadequadas de tráfego, o que tem dificultado o acesso de moradores, visitantes e usuários do espaço.</t>
+  </si>
+  <si>
+    <t>5981</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de manutenção na Avenida Vicente Machado, após a travessia elevada, nas proximidades da borracharia localizada em frente ao Posto Rotta 400, onde se formaram enormes buracos na via. A solicitação se faz necessária devido às constantes reclamações dos usuários, que relatam danos em pneus e riscos à segurança ao transitarem pelo local. Dessa forma, a manutenção é urgente para garantir melhores condições de tráfego e evitar maiores prejuízos aos motoristas.</t>
+  </si>
+  <si>
+    <t>5982</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na Rua Daniel Olejnik, no bairro Marcelo, visando proporcionar melhores condições de trafegabilidade e segurança aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>5983</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de redutor de velocidade na Rua Doutor Ildefonso Zanetti, nas proximidades do nº 1944, próximo à empresa Adesive, tendo em vista o intenso fluxo de veículos e o excesso de velocidade empregado no local, situação que vem gerando riscos à segurança de pedestres e motoristas.</t>
+  </si>
+  <si>
+    <t>5984</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, pelo Departamento de Trânsito de Irati - IRATRAN, de ampla campanha informativa e educativa acerca da implantação e utilização do Estar Eletrônico, com produção e divulgação de vídeos explicativos para compartilhamento em redes sociais e WhatsApp, orientando a população sobre como baixar, cadastrar-se e utilizar o aplicativo. Ainda, que sejam disponibilizados agentes em pontos fixos no centro da cidade para prestar orientações presenciais aos usuários. Sugere-se, também, a divulgação do sistema em emissoras de rádio, com explicações claras sobre seu funcionamento, além da instalação de pontos de apoio nos locais onde anteriormente eram comercializados os talões de Estar, contendo informações e auxílio sobre os procedimentos para download e utilização do aplicativo. Por fim, indica-se que seja verificada a viabilidade de ativação automática do Estar Digital e disponibilizado número d</t>
+  </si>
+  <si>
+    <t>5985</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado convite, mediante ofício, à Sra. Jessica Cristina Mattos Alves, enfermeira do Serviço de Atendimento Especializado e Centro de Testagem e Aconselhamento, a fim de que a mesma compareça a esta Casa de Leis para fazer uso da Tribuna Popular, com o intuito de discorrer sobre o trabalho realizado pelo Setor e também como ocorrerá a implantação e o funcionamento da Política Municipal de Apoio à Adesão ao Tratamento da Tuberculose. A data poderá ser agendada de acordo com a disponibilidade da convidada e a critério da Mesa Diretora desta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>5986</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de pontos de ônibus na Avenida Nossa Senhora de Fátima, nas proximidades da Igreja Adventista, e na Rua Carlos Thoms, próximo aos Correios, proporcionando melhores condições de embarque e desembarque aos usuários do transporte coletivo.</t>
+  </si>
+  <si>
+    <t>5987</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias no campo de futebol localizado no bairro Jardim das Américas, considerando que o espaço é amplamente utilizado como local de lazer, convivência comunitária e prática esportiva por inúmeras crianças e adolescentes da região.</t>
+  </si>
+  <si>
+    <t>5988</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que seja analisada a possibilidade de realizar a convocação dos candidatos aprovados no concurso público vigente, visando suprir a demanda de servidores nas Secretarias Municipais, especialmente nas áreas de obras urbanas, serviços rurais, saúde e demais setores da administração pública, garantindo melhor atendimento à população e maior eficiência dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>5989</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na Rua Pacífico Borges, no bairro Rio Bonito, tendo em vista que a via se encontra intransitável, causando transtornos e riscos aos moradores e demais usuários.</t>
+  </si>
+  <si>
+    <t>5990</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias nas estradas rurais da localidade do Taquari, visando garantir melhores condições de trafegabilidade e segurança aos moradores, produtores rurais, estudantes e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>5991</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, com urgência, de serviços de manutenção na UBS do Alto da Lagoa, na UBS do bairro Lagoa e também na Sala de Fisioterapia, tendo em vista que os referidos espaços apresentam diversas goteiras e infiltrações, situação que compromete a estrutura física dos prédios, o atendimento à população e as condições adequadas de trabalho dos servidores.</t>
+  </si>
+  <si>
+    <t>5993</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido do Sr. Dimas Eidan, a realização de melhorias com cascalhamento na estrada que liga a Colônia de Gonçalves Júnior ao Rio Preto. Também se faz necessária a limpeza da cabeceira da ponte, onde ocorrem alagamentos, visando garantir melhores condições de trafegabilidade e segurança aos usuários da via.</t>
+  </si>
+  <si>
+    <t>5994</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização, pela Comissão Municipal de Trânsito, de instalação de redutores de velocidade no bairro Jardim Virgínia, visto que os usuários trafegam em alta velocidade nas vias. De acordo com moradores, vários acidentes já foram registrados e, até o momento, nenhum dispositivo de segurança foi instalado, o que torna necessária a adoção de medidas visando garantir maior segurança aos motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>5995</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido do morador Alex, a ampliação da rede de iluminação pública na Rua Elisabeth Rolim de Moura, no bairro Constantino.</t>
+  </si>
+  <si>
+    <t>5996</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na sinalização da rotatória da Rua XV de Novembro, com a instalação de sinalização de alerta informando que é contramão descer a referida via, visando garantir maior segurança e orientação aos motoristas.</t>
+  </si>
+  <si>
+    <t>5997</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da moradora Nice Pedroso, a realização de serviços de melhorias com cascalhamento e patrolamento na estrada que liga Campina do Guamirim até Água Quente dos Meiras.</t>
+  </si>
+  <si>
+    <t>5998</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização dos serviços necessário para continuidade da Rua Jamaica, com a abertura de via interligando as Ruas Argentina e Uruguai, no bairro Engenheiro Gutierrez, visando melhorar a mobilidade urbana, facilitar o acesso dos moradores e garantir melhores condições de trafegabilidade na região.</t>
+  </si>
+  <si>
+    <t>5999</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de limpeza dos bueiros localizados na Rua Rita Maria de Jesus, esquina com a Rua Noé Rebesco, no bairro Lagoa, nas proximidades do salão da Tatiane, tendo em vista o acúmulo de sujeira e detritos, situação que vem dificultando o correto escoamento das águas pluviais e podendo ocasionar transtornos aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>6000</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a implantação de uma nova base para o Serviço de Atendimento Móvel de Urgência – SAMU, considerando que a atual estrutura funciona anexa ao Pronto Atendimento Municipal, espaço que já se mostra insuficiente para atender adequadamente as demandas das equipes. A medida visa proporcionar melhores condições de trabalho, maior espaço e estrutura para os profissionais do SAMU, bem como ampliar a capacidade de atendimento do Pronto Atendimento, garantindo mais agilidade, organização e eficiência nos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>6001</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a disponibilização de um terceiro médico para atendimento contínuo no Pronto Atendimento Municipal, bem como a ampliação da equipe de enfermagem, diante da alta demanda de atendimentos e da permanência de pacientes aguardando vagas na central de leitos, muitas vezes por vários dias, o que tem gerado sobrecarga aos profissionais e impactado no atendimento à população.</t>
+  </si>
+  <si>
+    <t>6002</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>SELMO FISIOTERAPEUTA, DR. JOÃO HENRIQUE, NEGO JACUMASSO</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na capela mortuária da Vila São João, visando proporcionar mais conforto e dignidade às famílias que utilizam o espaço, especialmente com a instalação de almofadas ou assentos adequados nos bancos de concreto, disponibilização de bebedouros e criação de um local apropriado para descanso e acolhimento dos familiares durante os velórios, considerando a importância de oferecer condições mais humanas e adequadas à comunidade neste momento de fragilidade e despedida.</t>
+  </si>
+  <si>
+    <t>6009</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a criação do Sistema Municipal de Informações sobre Violência contra a Pessoa Idosa (SIMIVI), em conformidade com a Lei Municipal nº 5.227, de autoria da Vereadora Sybil Dietrich, sancionada pelo Prefeito Emiliano Gomes em junho de 2025, que institui a Política Municipal de Enfrentamento à Violência contra a Pessoa Idosa no Município de Irati – Paraná. Dentre as finalidades do SIMIVI, destacam-se: coletar, sistematizar e integrar dados sobre violência contra a pessoa idosa, subsidiando a formulação de políticas públicas, garantindo a transparência das informações, respeitado o sigilo dos dados sensíveis, além de fortalecer ações de prevenção e capacitação dos profissionais da rede de atendimento. O pedido se justifica pela necessidade de aprimorar os mecanismos de acompanhamento e enfrentamento à violência contra a pessoa idosa, possibilitando maior eficiência na atuação do poder público e na pro</t>
+  </si>
+  <si>
+    <t>6010</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido dos moradores, representados pelo Sr. Sérgio, a instalação de um novo ponto de ônibus na Rua dos Pardais, próximo ao CMEI, tendo em vista que o abrigo existente no local foi recentemente retirado, causando transtornos aos usuários do transporte coletivo, especialmente em dias de chuva e frio.</t>
+  </si>
+  <si>
+    <t>6011</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido da moradora Rosa, que a Rua Antônio Gonçalves dos Santos, no bairro Alto da Glória, seja incluída no programa de pavimentação asfáltica, considerando a necessidade de melhorias nas condições de trafegabilidade, segurança e qualidade de vida dos moradores locais.</t>
+  </si>
+  <si>
+    <t>6012</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a análise, pelo Conselho Municipal de Trânsito, da viabilidade de implantação de travessia elevada na Avenida Noé Rebesco, em frente ao Supermercado Santo Antônio, em razão do intenso fluxo de veículos e da grande circulação de pessoas no local.</t>
+  </si>
+  <si>
+    <t>6013</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>Apresentaram Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a ampliação da estrutura de atendimento do Serviço de Atendimento Móvel de Urgência – SAMU, mediante a disponibilização de mais ambulâncias e reforço da equipe de profissionais, visando garantir maior agilidade, eficiência e qualidade no atendimento às ocorrências de urgência e emergência no Município.</t>
+  </si>
+  <si>
+    <t>6015</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de câmeras de segurança no Cemitério da Vila São João, considerando a crescente ocorrência de furtos e atos de vandalismo registrados no local, situação que tem causado indignação e insegurança aos familiares que possuem entes sepultados no cemitério.</t>
+  </si>
+  <si>
+    <t>6016</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias, com serviços de patrolamento, na Rua Nicanor de Vasconcelos, via que liga o bairro Canisianas ao bairro Choma, garantindo melhores condições de circulação e segurança.</t>
+  </si>
+  <si>
+    <t>6017</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias nas estradas rurais da região do IAPAR, visando garantir melhores condições de trafegabilidade e segurança para os moradores e usuários das vias.</t>
+  </si>
+  <si>
+    <t>6018</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de recape asfáltico na Rua Santos Thomaz, no bairro Canisianas, proporcionando melhores condições de mobilidade e qualidade de vida aos moradores da região.</t>
+  </si>
+  <si>
+    <t>6019</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a ampliação da iluminação pública na Rua Moisés de Oliveira, no bairro Santo Antônio, especialmente nas proximidades do nº 1.850, visando proporcionar maior segurança e melhor visibilidade aos moradores, pedestres e motoristas que transitam pela via.</t>
+  </si>
+  <si>
+    <t>6020</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de patrolamento e cascalhamento na localidade de Gralha Azul, visando melhorar as condições de trafegabilidade das vias, garantindo mais segurança e melhores condições de deslocamento.</t>
+  </si>
+  <si>
+    <t>6021</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de manutenção e recuperação no acesso à Avenida Paraná, via BR-153, onde um buraco se formou e vem comprometendo a segurança de quem utiliza a via.</t>
+  </si>
+  <si>
+    <t>6022</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de melhorias na parte final da Rua Conselheiro Zacarias, com a recuperação do calçamento de pedra irregular, visando melhores condições de trafegabilidade e segurança aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>6023</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido dos moradores Bassani e Mario Estacho, a conclusão da abertura da servidão localizada no acesso ao bairro Engenheiro Gutierrez, ao lado direito da BR-153, em trecho aproximado de 80 a 100 metros, considerando a necessidade de melhorar o acesso e garantir melhores condições de tráfego e deslocamento aos moradores da região.</t>
+  </si>
+  <si>
+    <t>6024</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que sejam ligadas as bombas de circulação e oxigenação do lago do Parque Aquático, tendo em vista que os peixes estão sofrendo com a falta de oxigênio na água. De acordo com relatos e observações no local, diversos peixes já foram encontrados mortos, situação que demanda providências urgentes.</t>
+  </si>
+  <si>
+    <t>6025</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido das mães e dos alunos da localidade de Água Mineral, a implantação de um ponto de ônibus coberto no final da linha do transporte escolar, tendo em vista que seis crianças utilizam diariamente o local e permanecem expostas à chuva, ao frio e demais intempéries enquanto aguardam o transporte. Trata-se de uma reivindicação antiga das famílias, que relatam já terem realizado protocolos junto à Prefeitura solicitando providências, destacando ainda que não há qualquer abrigo próximo ao ponto, o qual se encontra a aproximadamente 500 metros das residências.</t>
+  </si>
+  <si>
+    <t>6026</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido dos moradores da localidade de Água Mineral, a realização urgente de melhorias em uma pequena ponte existente na estrada principal da comunidade, considerando que o trecho é utilizado como linha de transporte escolar e constitui o único acesso para diversas famílias chegarem às suas residências, bem como para o escoamento da produção agrícola local.</t>
+  </si>
+  <si>
+    <t>6027</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido dos Senhores Rafael Chitorski, Rodrigo Chitorski e demais moradores da localidade de Valeiros, a realização de melhorias em um pequeno trecho da estrada rural da comunidade que dá acesso às residências e às áreas agrícolas, tendo em vista as dificuldades de tráfego enfrentadas pelos moradores, especialmente neste período de comercialização do tabaco (fumo). A situação vem impedindo o acesso de caminhões das empresas fumageiras para a retirada da produção e entrega de insumos agrícolas, comprometendo diretamente a atividade produtiva e a renda das famílias agricultoras da localidade.</t>
+  </si>
+  <si>
+    <t>6028</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Departamento Nacional de Infraestrutura de Transportes (DNIT), sugerindo estudos e providências para melhorias no trevo de acesso aos bairros Village Solaris e Ouro Verde, na Avenida José Galiciolli - Rodovia BR-153. A presente demanda é de grande importância, tendo em vista as dificuldades enfrentadas diariamente pelos usuários para realizar a travessia da rodovia, acessar os bairros, seguir sentido centro ou acessar a rodovia no sentido Rebouças, especialmente nos horários de pico da manhã, meio-dia e final da tarde. Destaca-se que uma pequena adequação no local poderá proporcionar maior agilidade na circulação dos veículos, reduzindo filas e melhorando o fluxo de trânsito, inclusive na Rua Coronel Pires, onde as filas chegam a se estender por aproximadamente uma quadra inteira.</t>
+  </si>
+  <si>
+    <t>6029</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviço de castração de cães e gatos nos bairros do município, preferencialmente por meio da utilização do Castramóvel, visando ampliar o acesso da população ao serviço, prevenir o abandono e os maus-tratos, bem como contribuir para a saúde pública e o bem-estar animal.</t>
+  </si>
+  <si>
+    <t>6030</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo que seja adotado, pelo setor responsável pelas consultas especializadas, um sistema de chamada alternada para a entrega de guias, sendo convocada uma pessoa idosa e, na sequência, uma pessoa dos demais públicos, de forma sucessiva, visando garantir prioridade aos idosos sem comprometer a agilidade do atendimento aos demais usuários, beneficiando especialmente aqueles que comparecem ao local em horário de almoço ou durante o expediente de trabalho e necessitam retornar rapidamente às suas atividades.</t>
+  </si>
+  <si>
+    <t>6033</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de leilão dos veículos e maquinários pertencentes à frota municipal que se encontram há longo período sem utilização, gerando elevados custos de manutenção e armazenamento, a fim de otimizar a gestão dos recursos públicos. Sugere-se, ainda, que os valores arrecadados sejam destinados à renovação da frota municipal e à realização de investimentos que contribuam para a melhoria da qualidade e da eficiência dos serviços públicos prestados à população.</t>
+  </si>
+  <si>
+    <t>6034</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de novos pontos de ônibus nos bairros Lago Real e Rio Bonito, garantindo melhores condições de acesso e espera para a população que utiliza o serviço de transporte coletivo diariamente.</t>
+  </si>
+  <si>
+    <t>6035</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a retomada das atividades do trenzinho do Parque Aquático, visando oferecer mais uma opção de lazer e entretenimento à população, especialmente às crianças e famílias que frequentam o local.</t>
+  </si>
+  <si>
+    <t>6036</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a conclusão da pavimentação asfáltica no trecho compreendido entre as localidades de Pirapó e Rio Preto, visando proporcionar melhores condições de trafegabilidade e segurança aos moradores, produtores rurais e demais usuários da via.</t>
+  </si>
+  <si>
+    <t>6037</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a realização, por meio do Conselho Municipal de Trânsito, de estudo técnico visando à implantação de placa de parada obrigatória (PARE) no cruzamento das ruas Miguel Gadens e Jamaica, no bairro Engenheiro Gutierrez, com o objetivo de organizar o fluxo de veículos e prevenir a ocorrência de acidentes no local.</t>
+  </si>
+  <si>
+    <t>6038</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo, a pedido dos usuários, a disponibilização de um funcionário para atuar na limpeza da Unidade de Saúde do Alto da Lagoa, considerando que o local demanda limpeza contínua e adequada para garantir condições de higiene, segurança e bem-estar aos pacientes, profissionais e demais usuários do serviço.</t>
+  </si>
+  <si>
+    <t>6040</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a reconstrução da ponte de madeira localizada na comunidade de Faxinal dos Melos, na Estrada dos Pinos, bem como a realização de serviços de cascalhamento em toda a extensão da referida via, a fim de garantir melhores condições de acesso e deslocamento no local.</t>
+  </si>
+  <si>
+    <t>6041</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de limpeza de um bueiro localizado na estrada principal da comunidade de Faxinal dos Melos, além da realização de melhorias e manutenção na referida estrada, a fim de garantir melhores condições de trafegabilidade e segurança aos moradores e usuários da referida via.</t>
+  </si>
+  <si>
+    <t>6042</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a instalação de um bueiro na entrada da propriedade do Sr. Valter, localizada na comunidade de Faxinal dos Melos, nas proximidades da estrada principal, com o objetivo de melhorar o escoamento das águas pluviais e prevenir transtornos causados pelo acúmulo de água e pela erosão.</t>
+  </si>
+  <si>
+    <t>6043</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de cascalhamento e a instalação de dois bueiros na estrada localizada na Serra do Papuã, aproximadamente 2 Km à frente do Cruzeiro, no acesso às propriedades dos Srs. André Setlik e Ricardo Setlik, visando melhorar as condições de tráfego e o acesso dos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>6044</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços para extensão da rede de iluminação pública na Rua Antônio Borazo, no bairro Lagoa. A presente solicitação visa atender aos moradores da referida via, que reivindicam melhorias na iluminação pública devido à insuficiência da rede existente. A falta de iluminação adequada compromete a segurança de pedestres, ciclistas e motoristas, além de causar sensação de insegurança à população, especialmente durante o período noturno.</t>
+  </si>
+  <si>
+    <t>6045</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de serviços de melhorias na estrada da localidade de Pinho de Cima. A presente solicitação atende aos pedidos dos moradores e usuários da via, que relatam dificuldades de trafegabilidade em razão das condições atuais da estrada. As melhorias são necessárias para garantir mais segurança e conforto aos motoristas, produtores rurais, estudantes e demais cidadãos que utilizam o trecho diariamente.</t>
+  </si>
+  <si>
+    <t>6051</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos acerca da viabilidade de implantar um programa permanente de manutenção e melhorias nos bairros e comunidades do município, contemplando serviços como recuperação de ruas, limpeza de espaços públicos, melhorias na iluminação e manutenção de áreas de lazer, visando proporcionar mais segurança, qualidade de vida e bem-estar à população.</t>
+  </si>
+  <si>
+    <t>6052</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos acerca da viabilidade de instalação e adequação de lixeiras em praças, parques, ruas de grande circulação e demais espaços públicos do município, incluindo recipientes para coleta seletiva, com o objetivo de promover a limpeza urbana e incentivar o descarte correto dos resíduos.</t>
+  </si>
+  <si>
+    <t>6053</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>Apresentou Indicação solicitando que seja enviado ofício ao Executivo Municipal, sugerindo a realização de estudos acerca de viabilidade da implantação de um programa de arborização e paisagismo nos bairros e espaços públicos do Município, com o plantio de árvores nativas e a revitalização de praças e áreas de convivência, visando à melhoria da qualidade de vida da população e à valorização dos espaços urbanos.</t>
+  </si>
+  <si>
+    <t>5819</t>
+  </si>
+  <si>
+    <t>MOCAP</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
+    <t>NEGO JACUMASSO, CEZAR BATATINHA, DR. JOÃO HENRIQUE, SELMO FISIOTERAPEUTA</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5819/mocao_de_aplausos_001_-_atirador_esportivo_rafael_gomes_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Irati, com fundamento no art. 164 de seu Regimento Interno, registra e concede, MOÇÃO DE APLAUSOS: Ao Atirador Esportivo RAFAEL GOMES FERREIRA.</t>
+  </si>
+  <si>
+    <t>5820</t>
+  </si>
+  <si>
+    <t>MARCELO DUDA, JOÃO LEUCH, SELMO FISIOTERAPEUTA, SYBIL DIETRICH</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5820/mocao_de_aplausos_002_-_atletas_jiu_jitsu.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Irati, com fundamento no art. 164 de seu Regimento Interno, registra e concede, MOÇÃO DE APLAUSOS: Às atletas KAUANNY ELOAH ALVES DA SILVA e KEMILLY ALVES DA SILVA.</t>
+  </si>
+  <si>
+    <t>5845</t>
+  </si>
+  <si>
+    <t>SYBIL DIETRICH, CEZAR BATATINHA, JOÃO LEUCH, MARCELO DUDA</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5845/mocao_de_aplausos_003_-_profissional_do_esporte_andre_demczuk.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Irati, com fundamento no art. 164 de seu Regimento Interno, registra e concede, MOÇÃO DE APLAUSOS Ao Profissional do Esporte ANDRÉ DEMCZUK.</t>
+  </si>
+  <si>
+    <t>5936</t>
+  </si>
+  <si>
+    <t>TERE, JOÃO LEUCH, PROFESSORA SILVANA, SELMO FISIOTERAPEUTA</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5936/mocao_de_aplausos_004_-_gremio_haicai_chao_dos_pinheirais.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Irati, com fundamento no art. 164 de seu Regimento Interno, registra e concede, MOÇÃO DE APLAUSOS: Ao GRÊMIO HAICAI CHÃO DOS PINHEIRAIS DE IRATI - PARANÁ.</t>
+  </si>
+  <si>
     <t>5631</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5631/pl001_-_concessao_de_uso_de_imovel_publico_para_entidades_sem_fins_lucrativos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a outorgar, mediante procedimento de chamamento público, concessão de direito real de uso sobre bem imóvel integrante do patrimônio municipal, para fins de utilização por entidade de natureza assistencial, cultural e/ou religiosa, sem fins lucrativos, e dá outras providências.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5632/pl002_-_alteracao_da_lei_no_4.614-2018_-_criacao_de_vaga_engenheiro_civil.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.614/2018, que dispõe sobre a Estrutura do Sistema de Classificação de Cargos, e o Plano de Carreira dos Servidores Públicos Civis do Poder Executivo Municipal de Irati, para o fim de promover a criação de vaga para cargo público de provimento efetivo.</t>
   </si>
   <si>
     <t>5633</t>
@@ -1227,108 +3000,444 @@
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5743/pl022_-_subvencao_social_anual_a_guarda_mirim_de_irati.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social anual à GUARDA MIRIM DE IRATI e a abrir crédito adicional suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5744/pl023_-_subvencao_social_a_associacao_santos_inocentes_cidade_da_crianca.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social anual à ASSOCIAÇÃO SANTOS INOCENTES – Cidade da Criança e a abrir crédito adicional suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5745/pl024_-_subconcessao_de_area_industrial_do_estado_para_empresas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar a subconcessão de uso de fração ideal de imóvel de propriedade do Estado do Paraná, mediante chamamento público, e dá outras providências.</t>
   </si>
   <si>
+    <t>5772</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5772/pl025_-_auxilio_anual_a_ilpi_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder, em caráter anual, auxílio à ILPI - Instituição de Longa Permanência para Idosos Santa Rita.</t>
+  </si>
+  <si>
+    <t>5802</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5802/pl026_-_alteracao_das_leis_5.116-2024_e_5.275-2025_e_reestruturacao_dos_conselhos_ambientais.pdf</t>
+  </si>
+  <si>
+    <t>Altera as Leis Municipais n° 5.116/2024 e n° 5.275/2025 para adequar o acompanhamento do Fundo Municipal de Saneamento Básico e Ambiental – FMSBA ao Conselho Municipal de Defesa do Meio Ambiente – COMDEMA, extingue o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5803</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5803/pl027_-_subvencao_ao_provopar_de_irati_r420.00000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder a subvenção social à PROVOPAR DE IRATI, no valor de até R$ 420.000,00 (quatrocentos e vinte mil reais).</t>
+  </si>
+  <si>
+    <t>5824</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5824/pl028_-_desapropriacao_de_imovel_para_clinica_de_fisioterapia.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a adquirir, por desapropriação amigável, imóvel urbano destinado à implantação de equipamento público de saúde, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5821</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5821/pl029_-_regularizacao_habitacional_e_altera_lei_4.905.pdf</t>
+  </si>
+  <si>
+    <t>Institui medidas de regularização fundiária e habitacional relativas a programas municipais, altera a Lei Municipal nº 4.905/2021 e estabelece providências correlatas no âmbito do Município de Irati.</t>
+  </si>
+  <si>
+    <t>5822</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5822/pl030_-_credito_adicional_especial_sec._da_mulher_r_10.00000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal efetuar a abertura de Crédito Adicional Especial, no valor de até R$ 10.000,00 (dez mil reais), no Orçamento do Município de Irati, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>5843</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5843/pl031_-_subconcessao_de_imovel_do_estado_para_parque_industrial.pdf</t>
+  </si>
+  <si>
+    <t>5844</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5844/pl032_-_abertura_de_credito_adicional_especial_sec._de_turismo_r_235.00000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal efetuar a abertura de Crédito Adicional Especial, no valor de até R$ 235.000,00 (duzentos e trinta e cinco mil reais), no Orçamento do Município de Irati, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>5864</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5864/pl033_-_institui_o_forum_municipal_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fórum Municipal de Educação – FME do Município de Irati, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>5865</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5865/pl034_-_abertura_de_credito_adicional_especial_sec._de_seguranca_r_50.00000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal efetuar a abertura de Crédito Adicional Especial, no valor de até R$ 50.000,00 (cinquenta mil reais), no Orçamento do Município de Irati, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>5877</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5877/pl035_-_repasse_fundeb_para_apae_de_irati_r_780.07073.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a formalizar Termo de Colaboração com a Associação de Pais e Amigos dos Excepcionais de Irati (APAE), visando o repasse de recursos financeiros oriundos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB), destinados à remuneração de profissionais e investimentos em infraestrutura na Escola José Duda Júnior, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5883</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5883/pl036_-_altera_lei_1.243-1994_contratacao_temporaria.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 2º da Lei Municipal nº 1243, de 12 de julho de 1994, que dispõe sobre a contratação de pessoal temporário para atender necessidade de excepcional interesse público.</t>
+  </si>
+  <si>
+    <t>5884</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5884/pl037_-_programa_de_contratacao_de_aprendizes_e_selo_empresa_amiga_da_juventude.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição do Programa municipal de contratação de aprendizes no município de Irati - PR, criação do Selo Empresa Amiga da Juventude e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5885</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5885/pl038_-_programa_mesada_acolhedora.pdf</t>
+  </si>
+  <si>
+    <t>Institui política pública municipal de apoio socioeducativo a crianças e adolescentes em situação de acolhimento institucional ou familiar, por meio do Programa Mesada Acolhedora, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5933</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5933/pl039_-_institui_programa_eco_troquinha_nas_escolas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “Eco Troquinha nas Escolas Municipais”, no âmbito do Município de Irati, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5934</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5934/pl040_-_altera_lei_2.909-2009_conselho_municipal_de_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 2909/2009, que cria o Conselho Municipal de Cultura do Município de Irati, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5935</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5935/pl041_-_altera_lei_4.614-2018_auditor_fiscal_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação da Lei Municipal nº 4.614, de 20 de dezembro de 2018, para incluir, entre as atribuições do cargo de Auditor Fiscal 1, a competência de constituir o crédito tributário e desempenhar demais funções correlatas de fiscalização e controle tributário.</t>
+  </si>
+  <si>
+    <t>6003</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6003/pl042_-_apoio_financeiro_a_adecsul.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a cobrir parte do ônus econômico-financeiro da AGÊNCIA DE DESENVOLVIMENTO DAS REGIÕES SUL E CENTRO SUL DO ESTADO DO PARANÁ – ADECSUL em razão de sua condição legal de Entidade-Sede da Instância de Governança do Turismo Regional - IGR “Terra dos Pinheirais”, Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6006</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6006/pl043_-_altera_lei_4.430-2019_parcelamento_de_iss_da_construcao_civil.pdf</t>
+  </si>
+  <si>
+    <t>Altera a lei municipal n. 4430/2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6007</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6007/pl044_-_sistema_municipal_de_responsabilizacao_administrativa_disciplinar_pad.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Sistema Municipal de Responsabilização Administrativa Disciplinar, regulamenta a Sindicância e o Processo Administrativo Disciplinar – PAD no âmbito da Administração Pública Direta e Indireta do Município de Irati/PR, e dá outras providências</t>
+  </si>
+  <si>
+    <t>6008</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6008/pl045_-_subvencao_as_apmfs_da_rede_municipal_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder subvenção social às Associações de Pais, Mestres e Funcionários – APMFs das escolas da rede municipal de ensino de Irati, e dá outras providências.</t>
+  </si>
+  <si>
     <t>5640</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>DR. JOÃO HENRIQUE, CEZAR BATATINHA, NATO KFFURI, NEGO JACUMASSO</t>
   </si>
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5640/pll_001_-_institui_programa_municipal_de_atencao_ao_monitoramento_do_diabetes.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Atenção ao Monitoramento do Diabetes, destinado à oferta gratuita de tecnologias de monitoramento contínuo de glicose no âmbito do Sistema Público de Saúde do Município de Irati, e dá outras providências.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
-    <t>SELMO FISIOTERAPEUTA, DR. JOÃO HENRIQUE</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5663/pll_002_-_altera_lei_3807_-_descarte_de_lixo_em_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei Municipal nº 3.807 de 02 de abril de 2014, que "Proíbe qualquer cidadão de jogar lixo nos logradouros públicos, nos limites do Município de Irati”.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>SELMO FISIOTERAPEUTA, NATO KFFURI, SYBIL DIETRICH, TERE</t>
   </si>
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5664/pll_003_-_reposicao_salarial_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos servidores da Câmara Municipal de Irati – PR.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5665/pll_004_-_revisao_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária sobre o auxílio-alimentação pago aos servidores da Câmara Municipal de Irati – PR.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5718/pll_005_-_denomina_rua_rodolfo_luis_da_silva_schier.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Sem Denominação, no bairro Vila São João, de RUA RODOLFO LUIS DA SILVA SCHIER.</t>
+  </si>
+  <si>
+    <t>5774</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5774/pll_006_-_up_associacao_de_capoeira_de_irati_-_grupo_muzenza.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública no Município de Irati-PR a “Associação de Capoeira de Irati - Foi aqui que peguei meu Axé - Grupo Muzenza de Capoeira de Irati”.</t>
+  </si>
+  <si>
+    <t>5823</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5823/pll_007_-_up_comissao_de_manutenacao_da_imagem_de_nossa_sra_das_gracas.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública no Município de Irati-PR a “Comissão de Manutenção da Imagem de Nossa Senhora das Graças de Irati”.</t>
+  </si>
+  <si>
+    <t>5866</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5866/pll_008_-_institui_no_calendario_oficial_prova_pedestre_e_passeio_ciclistico.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Irati, Estado do Paraná, a “Prova Pedestre Cidade de Irati – 15 de julho” e o “Passeio Ciclístico Municipal – Pedal dos Imigrantes”.</t>
+  </si>
+  <si>
+    <t>5867</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5867/pll_009_-_programa_de_coleta_domiciliar_de_exames_e_vacinacao_tea.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Irati, o Programa de Coleta Domiciliar de Exames e Vacinação para Pessoas com Transtorno do Espectro Autista (TEA) e outras Deficiências, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5868</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5868/pll_010_-_denomina_rua_pedro_celio_vieira.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Rua Sem Denominação, no bairro Vila São João, de RUA PEDRO CÉLIO VIEIRA.</t>
+  </si>
+  <si>
+    <t>5878</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5878/pll_011_-_institui_a_passeata_de_combate_ao_abuso_e_a_exploracao_sexual_de_criancas_e_adolescentes.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no Calendário Oficial de Eventos do Município de Irati, a Passeata de Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes.</t>
+  </si>
+  <si>
+    <t>5879</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5879/pll_012_-_institui_o_mascote_super_d__o_defensor_das_criancas_e_adolescentes.pdf</t>
+  </si>
+  <si>
+    <t>Institui o mascote “Super D – O Defensor das Crianças e Adolescentes” como símbolo municipal de conscientização, prevenção e combate ao abuso e à exploração sexual de crianças e adolescentes, no âmbito do Município de Irati, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>5880</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5880/pll_013_-_institui_o_mes_municipal_de_prevencao_e_combate_ao_abuso_e_a_exploracao_sexual_de_criancas_e_adolescentes.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Mês Municipal de Prevenção e Combate ao Abuso e à Exploração Sexual de Crianças e Adolescentes, no âmbito do Município de Irati.</t>
+  </si>
+  <si>
+    <t>5881</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5881/pll_014_-_denomina_rua_guerino_antonio_molinari.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Rua “C”, no Loteamento Residencial Professor Lico, bairro Engenheiro Gutierrez, de RUA GUERINO ANTONIO MOLINARI.</t>
+  </si>
+  <si>
+    <t>5882</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5882/pll_015_-_denomina_rua_edir_collesel.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a Rua “Projetada 2”, no Loteamento Vila Verde, de RUA EDIR COLLESEL.</t>
+  </si>
+  <si>
+    <t>5887</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5887/pll_016_-_institui_politica_municipal_de_apoio_a_adesao_ao_tratamento_da_tuberculose.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Irati, a Política Municipal de Apoio à Adesão ao Tratamento da Tuberculose e estabelece diretrizes para sua implementação.</t>
+  </si>
+  <si>
+    <t>5888</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5888/pll_017_-_up_conselho_comunitario_de_seguranca_de_irati_-_pr.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública no Município de Irati-PR o “Conselho Comunitário de Segurança de Irati - PR – CONSEG”.</t>
+  </si>
+  <si>
+    <t>6004</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6004/pll_018_-_up_associacao_paranaense_de_criadores_de_porcos_moura.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública no Município de Irati-PR a “Associação Paranaense de Criadores de Porcos Moura”.</t>
+  </si>
+  <si>
+    <t>6005</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6005/pll_019_-_up_juventus_futebol_clube.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública no Município de Irati-PR o “Juventus Futebol Clube”.</t>
+  </si>
+  <si>
+    <t>5773</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>PROFESSORA SILVANA, SYBIL DIETRICH, TERE</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5773/pr_001_-_procuradoras_adjuntas.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 001/2019, que dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Irati.</t>
+  </si>
+  <si>
+    <t>5886</t>
+  </si>
+  <si>
+    <t>http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5886/pr_002_-_acesso_a_informacao.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o acesso à informação e a aplicação da Lei Federal nº 12.527/2011 no âmbito da Câmara Municipal de Irati, Estado do Paraná.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Apresentou Requerimento solicitando que seja enviado ofício ao _x000D_
 Executivo Municipal, requerendo que sejam prestadas as seguintes _x000D_
 informações, as quais devem ser encaminhadas a esta Casa de _x000D_
 Leis no prazo legal disposto na Lei Orgânica: - Por que a obra do _x000D_
 canal hídrico, próximo à empresa Moageira, encontra-se _x000D_
 paralisada?</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>Apresentou Requerimento solicitando que seja enviado ofício ao _x000D_
 Executivo Municipal, requerendo que sejam prestadas as seguintes _x000D_
 informações, as quais devem ser encaminhadas a esta Casa de _x000D_
@@ -1437,50 +3546,356 @@
     <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Por qual motivo o recurso vindo via CEDI e direcionado à Instituição de Longa Permanência para Idosos Santa Rita, no valor de R$ 80.000,00 (oitenta mil reais) para a aquisição de um veículo, ainda não foi repassado à instituição, visto que a verba está disponível desde 2024, inclusive com parecer favorável da Secretaria Municipal de Assistência Social?</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - A Rua Desembargador Joaquim Ferreira Guimarães será contemplada com pavimentação? - Quais providências serão adotadas pelo Executivo para solucionar o problema da falta de tubulação adequada, situação que tem ocasionado processos de erosão na mencionada via e prejudicando moradores?</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para a execução da rampa de acesso em frente à agência do INSS? - Quais são as dificuldades ou impedimentos que a Secretaria competente está encontrando para a realização dessa obra, considerando que se trata de uma melhoria importante para garantir acessibilidade às pessoas com deficiência e mobilidade reduzida?</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o valor pago mensalmente pelo Município ao CONDER - Consórcio Intermunicipal para Desenvolvimento Regional, referente à execução da PPP de iluminação pública? - O contrato ou projeto da PPP estabelece prazo para atendimento das solicitações relacionadas a reparos, manutenção ou substituição de lâmpadas da iluminação pública? Em caso positivo, qual o prazo previsto? - O consórcio é responsável pela manutenção da iluminação em praças e demais espaços públicos municipais, ou apenas pela iluminação das vias públicas? - Nos locais onde não existem braços ou luminárias instaladas, a colocação desses equipamentos também é de responsabilidade do consórcio ou compete ao Município realizar essa instalação? - De que forma é realizada a identificação das lâmpadas queimada</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual é o horário oficialmente estabelecido para o funcionamento das barracas e estabelecimentos comerciais instalados CT após o término dos shows, durante a realização da EXPOIRATI? - Considerando as reclamações apresentadas por comerciantes, de que será permitido permanecer em funcionamento no máximo até 01 (uma) hora após o término dos shows, existe a possibilidade de flexibilizar e ampliar esse prazo, permitindo maior tempo de funcionamento das barracas e atividades comerciais?</t>
+  </si>
+  <si>
+    <t>5776</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual é a situação atual da saúde pública municipal, especialmente no que se refere à capacidade de atendimento nas Unidades Básicas de Saúde (UBS)? - O quadro de profissionais da saúde (médicos, enfermeiros, técnicos de enfermagem e demais servidores) é suficiente para garantir a regularidade e a qualidade dos atendimentos nas UBS? - Tem ocorrido falta de profissionais, insumos, medicamentos ou veículos que comprometam ou dificultem o atendimento à população? - Encaminhar relação completa das Unidades Básicas de Saúde do Município, contendo, para cada unidade: quadro atual de profissionais lotados; serviços disponibilizados; número médio de atendimentos mensais realizados; número de pacientes referenciados para outros níveis de atendimento; valor médio de investime</t>
+  </si>
+  <si>
+    <t>5777</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual é a situação atual da obra do Ginásio José Richa, localizada na Avenida Perimetral? Existe previsão ou planejamento para retomada da obra, que se encontra paralisada desde o ano de 2013? Há projeto técnico atualizado para a conclusão do ginásio? Qual o valor estimado de investimento necessário para a finalização da obra?</t>
+  </si>
+  <si>
+    <t>5786</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Relatório dos terrenos baldios cujos proprietários não realizaram a limpeza e que tiveram o serviço executado pela Prefeitura, contendo a identificação dos imóveis, as datas em que as limpezas foram realizadas e a descrição dos serviços executados.</t>
+  </si>
+  <si>
+    <t>5797</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto pela Secretaria de Obras e Serviços Urbanos para a realização de manutenção na estrada rural que liga a Igreja Santo Antônio do Guamirim até a divisa com o município de Rio Azul, considerando que, em dias de chuva, caminhões e ônibus do transporte escolar vêm encalhando no local?</t>
+  </si>
+  <si>
+    <t>5798</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Em que fase se encontra o projeto de pavimentação da estrada que liga a localidade de Rio Preto à comunidade do Pirapó? - Há previsão para início e conclusão da execução da referida obra?</t>
+  </si>
+  <si>
+    <t>5799</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto em contrato para entrega, pela empresa Urbanizar Engenharia, das escrituras referentes ao projeto de Regularização Fundiária Urbana (REURB) contratado para atender famílias de diversos bairros de Irati? - Houve notificação, por parte da Secretaria de Habitação, à empresa para cumprimento do prazo estabelecido em contrato? - Existe justificativa para o atraso na entrega das escrituras?</t>
+  </si>
+  <si>
+    <t>5801</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Como está o andamento dos trabalhos para a conclusão da instalação do sistema de abastecimento de água na localidade de Faxinal dos Melos e qual a previsão para a finalização da obra e início do funcionamento do referido sistema na comunidade?</t>
+  </si>
+  <si>
+    <t>5818</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Haverá disponibilização de área específica, espaço adaptado ou atendimento diferenciado destinado a pessoas com Transtorno do Espectro Autista (TEA) durante a realização dos shows da Expo Irati?</t>
+  </si>
+  <si>
+    <t>5854</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual a situação atual dos serviços de limpeza e dragagem do Rio das Antas e de seus afluentes? - Existe cronograma ou planejamento para a realização ou continuidade desses serviços?</t>
+  </si>
+  <si>
+    <t>5855</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para que as máquinas retornem aos serviços de manutenção das estradas rurais que cortam a área central da localidade de Pirapó, considerando a necessidade urgente de patrolamento, alargamento e reposição de cascalho?</t>
+  </si>
+  <si>
+    <t>5856</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quando será realizado o patrolamento da estrada rural que faz a ligação da localidade de Campina de Gonçalves Júnior até a propriedade do agricultor Zezo Ramos, na região de Volta Grande, considerando que a via se encontra intransitável em diversos trechos?</t>
+  </si>
+  <si>
+    <t>5857</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual é a previsão para a realização dos serviços de patrolamento, cascalhamento e alargamento da estrada principal da localidade de Cerro do Canhadão?</t>
+  </si>
+  <si>
+    <t>5859</t>
+  </si>
+  <si>
+    <t>5860</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual é a previsão para a pavimentação das ruas do Bairro Santa Mônica? - Qual é a previsão para a conclusão (término) das obras nas ruas do Bairro Rio Bonito?</t>
+  </si>
+  <si>
+    <t>5862</t>
+  </si>
+  <si>
+    <t>Apresentaram Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quantos pacientes atualmente se encontram na fila de espera para atendimento na especialidade de ortopedia? - Qual é o tempo médio de espera para a realização de consultas ortopédicas no Município? - Qual é o tempo médio de espera para a realização de cirurgias ortopédicas? - Quantos médicos ortopedistas estão credenciados pelo Município e, dentre estes, quais efetivamente estão realizando atendimentos e procedimentos cirúrgicos?</t>
+  </si>
+  <si>
+    <t>5871</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Como estão sendo atendidos os casos de emergência no Pronto Atendimento que chegam diretamente pela recepção, ou seja, aqueles que não são encaminhados por ambulância?</t>
+  </si>
+  <si>
+    <t>5872</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para que a Secretaria competente atenda o protocolo apresentado pela moradora Micheli Gegin Chuchok, considerando que, após intervenção realizada na estrada, foi deixado um barranco com acúmulo significativo de terra, o que vem impossibilitando a família de dar continuidade à construção em sua propriedade?</t>
+  </si>
+  <si>
+    <t>5876</t>
+  </si>
+  <si>
+    <t>Apresentaram Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Seja fornecida cópia integral do contrato firmado entre o Município e o CONDER – Consórcio Intermunicipal para Desenvolvimento Regional, referente à execução da Parceria Público-Privada (PPP) de iluminação pública.</t>
+  </si>
+  <si>
+    <t>5894</t>
+  </si>
+  <si>
+    <t>Requerimento nº 038/2026 (Pedido de Informações) - Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Existe previsão ou prazo para conclusão da construção da calçada que liga a Avenida Vicente Machado ao Bairro Marcelo?</t>
+  </si>
+  <si>
+    <t>5895</t>
+  </si>
+  <si>
+    <t>Requerimento nº 039/2026 (Pedido de Informações) - Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quais providências foram adotadas pela Administração Municipal em relação ao acidente ocorrido com a equipe de funcionários da Unidade Básica de Saúde de Gonçalves Junior, envolvendo veículo oficial?</t>
+  </si>
+  <si>
+    <t>5896</t>
+  </si>
+  <si>
+    <t>Requerimento nº 040/2026 (Pedido de Informações) - Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Existe projeto técnico elaborado e processo licitatório (aberto, em andamento ou concluído) para a pavimentação da Rua Beija-Flor, no bairro DER e das vias do Loteamento Santa Fé? - Qual o atual estágio (andamento) e o cronograma previsto para início e conclusão das obras de pavimentação nos referidos locais?</t>
+  </si>
+  <si>
+    <t>5912</t>
+  </si>
+  <si>
+    <t>Requerimento nº 041/2026 (Pedido de Informações) - Apresentaram Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Existe previsão ou prazo para a realização dos serviços de patrolamento e cascalhamento na estrada que liga o bairro Lagoa à localidade de Pedra Preta, bem como na estrada que liga a Pedra Preta ao Monjolo?</t>
+  </si>
+  <si>
+    <t>5919</t>
+  </si>
+  <si>
+    <t>Requerimento nº 042/2026 (Pedido de Informações) - Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Como está organizado o atendimento de fonoaudiologia ofertado ao Município de Irati pelo Consórcio Intermunicipal de Saúde? - Qual o número médio de atendimentos mensais realizados para pacientes oriundos do Município de Irati? - Existe fila de espera para acesso ao serviço? Em caso positivo, qual o quantitativo atual de pacientes aguardando atendimento? - Quantos profissionais fonoaudiólogos estão atualmente habilitados/credenciados para a prestação desse serviço pelo Consórcio? - Os atendimentos são realizados na sede do Consórcio ou em clínicas credenciadas? - Em caso de clínicas, quais os critérios de distribuição dos atendimentos? - Existem critérios de priorização para o atendimento dos pacientes?</t>
+  </si>
+  <si>
+    <t>5931</t>
+  </si>
+  <si>
+    <t>Requerimento nº 043/2026 (Pedido de Informações) - Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para atendimento do protocolo realizado pelo produtor rural Fernando Borges de Lima, da localidade do Pirapó, com o fornecimento de caçambas de cascalho, no âmbito do Programa Porteira Adentro?</t>
+  </si>
+  <si>
+    <t>5943</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para a realização da dragagem total do Rio das Antas, bem como dos córregos que interligam os diversos bairros do Município?</t>
+  </si>
+  <si>
+    <t>5944</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para atendimento ao agricultor Renato de Ramos, referente ao protocolo nº 2211-2026, formalizado junto ao programa Porteira Adentro, para realização de serviços de cascalhamento e patrolamento?</t>
+  </si>
+  <si>
+    <t>5945</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para a pavimentação das Ruas Virgílio Trevisan, João Grechinski e José Chami, no bairro Rio Bonito?</t>
+  </si>
+  <si>
+    <t>5946</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para a reabertura e reforma da Unidade Básica de Saúde do Rio Preto, bem como para a disponibilização de profissional da área da saúde para atendimento à população na referida unidade?</t>
+  </si>
+  <si>
+    <t>5949</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quais são os procedimentos atualmente adotados pelo Município para controle, abastecimento e reposição de medicamentos, materiais e demais insumos nas Unidades Básicas de Saúde da zona rural? - Existe controle de estoque e monitoramento das condições de armazenamento dos insumos nas unidades rurais? Em caso positivo, informar como é realizado esse acompanhamento e qual a periodicidade das verificações. - Há registro recente de falta, atraso no abastecimento ou perda de insumos em UBS da zona rural? Em caso afirmativo, informar quais unidades foram afetadas e quais providências foram adotadas pela Secretaria competente.</t>
+  </si>
+  <si>
+    <t>5953</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Existe algum projeto de reforma para o Posto de Saúde do bairro Lagoa que se encontra com diversas goteiras e pontos de alagamento? - Qual o prazo previsto para execução das melhorias necessárias?</t>
+  </si>
+  <si>
+    <t>5954</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Como se encontram as conversas e os trâmites referentes à situação dos pós-estágios probatórios dos servidores públicos municipais, visto que os mesmos aguardam definições e esclarecimentos acerca dos encaminhamentos administrativos relacionados ao assunto, visando garantir transparência e segurança funcional?</t>
+  </si>
+  <si>
+    <t>5955</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Relação completa das ruas contempladas pelo programa Asfalto Novo e das que ainda irão receber o benefício. - Quais os trâmites em que se encontram os projetos atualmente? - Relação das vias que já receberam pavimentação. - Cronograma previsto para execução das próximas etapas. - Informações sobre recursos utilizados, licitações e demais detalhes pertinentes ao programa.</t>
+  </si>
+  <si>
+    <t>5956</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Como é realizado o descarte correto de resíduos volumosos, tais como sofás, móveis e outros materiais semelhantes? Existe algum serviço específico de coleta para este tipo de material, bem como orientações à população quanto aos locais e procedimentos adequados para o descarte?</t>
+  </si>
+  <si>
+    <t>5961</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - O serviço de doação de casinhas para cães comunitários vem sendo realizado pelo Município? - Em caso negativo, qual o prazo previsto para que o serviço passe a ser prestado de maneira efetiva? - Como vem ocorrendo o apoio aos protetores independentes de animais por meio da doação de rações? - Quantos protetores independentes recebem atualmente o benefício, com qual frequência ocorre a entrega das rações e quais os critérios utilizados para concessão? - Encaminhar relação nominal dos beneficiários que receberam doação de ração em cada mês do ano de 2026, indicando, se possível, as respectivas quantidades fornecidas.</t>
+  </si>
+  <si>
+    <t>5962</t>
+  </si>
+  <si>
+    <t>Apresentaram Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Nos últimos dias, houve no Município alguma situação de despejo envolvendo protetor independente de animais que tenha afetado a dignidade do protetor e dos animais que residiam sob sua tutela? - Em caso positivo, quais providências foram adotadas pelo Poder Público para assegurar a proteção, os direitos e a dignidade do protetor e dos animais envolvidos?</t>
+  </si>
+  <si>
+    <t>5963</t>
+  </si>
+  <si>
+    <t>Apresentaram Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto pelo Poder Executivo para a realização de melhorias e manutenção nas vias do Bairro Ouro Verde, especialmente nos pontos mais críticos, como a Rua Japão, que se encontra repleta de buracos ao longo de sua extensão, necessitando, ainda, de conserto do bueiro localizado em frente ao número 73, bem como da instalação de tampa e desobstrução do bueiro existente na esquina com a Rua Brasil? - Ainda, qual a previsão para reparação da via na altura do número 265 da Rua Japão, onde a Sanepar realizou abertura de valeta para manutenção do escoamento de água, sem posterior recomposição adequada do pavimento, deixando um grande buraco transversal que vem causando transtornos e prejuízos aos motoristas? - Qual a previsão para execução de melh</t>
+  </si>
+  <si>
+    <t>5964</t>
+  </si>
+  <si>
+    <t>SYBIL DIETRICH, JOÃO LEUCH</t>
+  </si>
+  <si>
+    <t>Apresentaram Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Por qual motivo o serviço de coleta de lixo orgânico não tem sido realizado nas Ruas Argentina e México, especialmente nos trechos ainda não contemplados com pavimentação/asfalto? - Qual o prazo previsto para que a coleta passe a ocorrer de forma regular e efetiva nesses locais?</t>
+  </si>
+  <si>
+    <t>5967</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto pelo Poder Executivo para realização dos serviços de patrolamento, alargamento e cascalhamento nas estradas da comunidade de Coloninha até o Rio Preto Segundo, considerando que as vias se encontram em condições intransitáveis?</t>
+  </si>
+  <si>
+    <t>5968</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Existe previsão, estudo técnico ou projeto em andamento para a pavimentação asfáltica da Avenida das Torres, no trecho que liga o bairro Rio Bonito ao Alto da Lagoa? - Em caso positivo, requer-se o envio de informações acerca do cronograma previsto para execução da obra.</t>
+  </si>
+  <si>
+    <t>5969</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quais medidas concretas vêm sendo adotadas pelo Poder Executivo para agilizar os atendimentos no Pronto Atendimento Municipal e aprimorar a qualidade do serviço prestado à população, considerando o crescente número de reclamações relacionadas à demora e ao mau atendimento, mesmo após a recente aprovação de um novo cargo de chefia para a unidade?</t>
+  </si>
+  <si>
+    <t>5970</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para o atendimento e realização dos serviços de manutenção e recuperação das estradas rurais da localidade do Pirapó, considerando as atuais condições de trafegabilidade enfrentadas pelos moradores e usuários da via?</t>
+  </si>
+  <si>
+    <t>5992</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para a reinstalação e demarcação da vaga destinada a pessoas com deficiência, anteriormente existente em frente ao Grupo Saber, na Rua Coronel Emílio Gomes?</t>
+  </si>
+  <si>
+    <t>6014</t>
+  </si>
+  <si>
+    <t>Apresentaram Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o valor atualmente repassado pela Prefeitura Municipal para manutenção e funcionamento do Serviço de Atendimento Móvel de Urgência – SAMU? - Quais são os critérios adotados para a definição da prioridade e realização dos atendimentos pelo SAMU, considerando relatos de pacientes em estado grave que aguardam por longos períodos até o atendimento?</t>
+  </si>
+  <si>
+    <t>6031</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual a previsão para o início da realização do Censo Populacional de Cães e Gatos, instituído pela Lei Ordinária nº 5.282/2025? - De que forma a Administração Municipal pretende executar as disposições da Lei Ordinária nº 5.282/2025, especialmente quanto à metodologia, cronograma, equipe responsável e meios que serão utilizados para a realização do censo? - Já foram adotadas providências administrativas, orçamentárias ou operacionais para a implementação da referida lei? Em caso positivo, quais?</t>
+  </si>
+  <si>
+    <t>6032</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - O Castramóvel do Município encontra-se atualmente em condições adequadas de uso e funcionamento? - O Castramóvel está sendo utilizado regularmente para a realização de campanhas e procedimentos de castração animal? - Em caso de resposta negativa, quais são os motivos que impedem sua utilização? - Caso o Castramóvel não esteja em operação, qual a previsão para o retorno de suas atividades?</t>
+  </si>
+  <si>
+    <t>6039</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual o prazo previsto para a implantação da iluminação pública na Vila Rural, bairro Riozinho, considerando que já foram apresentados diversos pedidos pela comunidade e, atualmente, apenas parte da localidade é atendida pelo serviço, permanecendo outra parcela sem iluminação pública?</t>
+  </si>
+  <si>
+    <t>6046</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quando foi recebida pelo Município a ambulância do Serviço de Atendimento Móvel de Urgência (SAMU), placa UBX1F30? - Considerando que o veículo ainda não foi oficialmente entregue para utilização, quais os motivos que justificam a não disponibilização da ambulância até o presente momento e qual a previsão para sua efetiva entrega e entrada em operação?</t>
+  </si>
+  <si>
+    <t>6047</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quando foi realizada a última revisão e manutenção da ambulância de placa BCE-2088, considerando que o veículo se encontra com os pneus em estado avançado de desgaste? Há previsão para substituição dos pneus, bem como para a revisão geral do referido veículo?</t>
+  </si>
+  <si>
+    <t>6048</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Há previsão para a realização de melhorias nas condições de trabalho das equipes do Serviço de Atendimento Móvel de Urgência – SAMU, especialmente no que se refere aos alojamentos destinados aos profissionais que atuam em regime de plantão? Em caso positivo, quais medidas estão previstas e qual o prazo estimado para sua implementação?</t>
+  </si>
+  <si>
+    <t>6049</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Qual é o prazo previsto para o início das obras de construção do novo Pronto Atendimento Municipal e da nova Clínica de Fisioterapia? - Existe cronograma definido para a execução das obras? Em caso afirmativo, quais são as datas previstas para início e conclusão de cada uma delas?</t>
+  </si>
+  <si>
+    <t>6050</t>
+  </si>
+  <si>
+    <t>Apresentou Requerimento solicitando que seja enviado ofício ao Executivo Municipal, requerendo que sejam prestadas as seguintes informações, as quais devem ser encaminhadas a esta Casa de Leis no prazo legal disposto na Lei Orgânica: - Quais providências foram adotadas pela Administração Municipal para a implementação de melhorias na saúde pública, conforme tratado na última reunião realizada entre os Poderes Executivo e Legislativo?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1784,67 +4199,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5631/pl001_-_concessao_de_uso_de_imovel_publico_para_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5632/pl002_-_alteracao_da_lei_no_4.614-2018_-_criacao_de_vaga_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5633/pl003_-_concessao_de_uso_para_empreendimento_educacional_revoga_lei_4.469-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5634/pl004_-_programa_vida_que_circula_conversao_de_multas_leves_em_doacao_de_sangue-medula.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5635/pl005_-_programa_de_incentivo_a_cidadania_ativa_recompensa_por_denuncias.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5636/pl006_-_credito_adicional_especial_r_100.00000_premiacoes_esportivas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5659/pl007_-_doacao_de_imovel_do_estado_terreno_e_quadra_esportiva.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5638/pl008_-_altera_a_lei_no_5.290-2025_programa_de_fomento_ao_esporte_de_alto_rendimento.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5660/pl009_-_programa_de_recuperacao_fiscal_refis.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5661/pl010_-_revisao_salarial_dos_servidores_e_piso_municipal_2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5662/pl011_-_concurso_rainha_e_1a_e_2a_princesas_da_expoirati.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5691/pl012_-_substitui_ipca_pelo_inpc_na_atualizacao_monetaria_da_lei_5.295-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5692/pl013_-_criacao_do_conselho_e_do_fundo_municipal_de_politica_etnico-racial.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5693/pl014_-_correcao_de_metragem_das_matriculas_3.901_e_3.902_na_lei_5.293-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5694/pl015_-_correcao_de_metragem_da_transcricao_3.664_na_lei_5.292-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5695/pl016_-_substituicao_do_ipca-e_pelo_inpc_na_lei_5.011-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5696/pl017_-_revoga_leis_e_autoriza_nova_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5716/pl018_-_autoriza_desapropriacao_do_imovel_matricula_3.589.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5717/pl019_-_inclui_dacao_em_pagamento_de_imoveis_no_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5741/pl020_-_desmembramento_secretaria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5742/pl021_-_altera_lei_de_revisao_salarial_5.301-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5743/pl022_-_subvencao_social_anual_a_guarda_mirim_de_irati.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5744/pl023_-_subvencao_social_a_associacao_santos_inocentes_cidade_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5745/pl024_-_subconcessao_de_area_industrial_do_estado_para_empresas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5640/pll_001_-_institui_programa_municipal_de_atencao_ao_monitoramento_do_diabetes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5663/pll_002_-_altera_lei_3807_-_descarte_de_lixo_em_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5664/pll_003_-_reposicao_salarial_legislativo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5665/pll_004_-_revisao_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5718/pll_005_-_denomina_rua_rodolfo_luis_da_silva_schier.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5819/mocao_de_aplausos_001_-_atirador_esportivo_rafael_gomes_ferreira.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5820/mocao_de_aplausos_002_-_atletas_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5845/mocao_de_aplausos_003_-_profissional_do_esporte_andre_demczuk.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5936/mocao_de_aplausos_004_-_gremio_haicai_chao_dos_pinheirais.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5631/pl001_-_concessao_de_uso_de_imovel_publico_para_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5632/pl002_-_alteracao_da_lei_no_4.614-2018_-_criacao_de_vaga_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5633/pl003_-_concessao_de_uso_para_empreendimento_educacional_revoga_lei_4.469-2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5634/pl004_-_programa_vida_que_circula_conversao_de_multas_leves_em_doacao_de_sangue-medula.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5635/pl005_-_programa_de_incentivo_a_cidadania_ativa_recompensa_por_denuncias.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5636/pl006_-_credito_adicional_especial_r_100.00000_premiacoes_esportivas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5659/pl007_-_doacao_de_imovel_do_estado_terreno_e_quadra_esportiva.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5638/pl008_-_altera_a_lei_no_5.290-2025_programa_de_fomento_ao_esporte_de_alto_rendimento.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5660/pl009_-_programa_de_recuperacao_fiscal_refis.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5661/pl010_-_revisao_salarial_dos_servidores_e_piso_municipal_2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5662/pl011_-_concurso_rainha_e_1a_e_2a_princesas_da_expoirati.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5691/pl012_-_substitui_ipca_pelo_inpc_na_atualizacao_monetaria_da_lei_5.295-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5692/pl013_-_criacao_do_conselho_e_do_fundo_municipal_de_politica_etnico-racial.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5693/pl014_-_correcao_de_metragem_das_matriculas_3.901_e_3.902_na_lei_5.293-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5694/pl015_-_correcao_de_metragem_da_transcricao_3.664_na_lei_5.292-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5695/pl016_-_substituicao_do_ipca-e_pelo_inpc_na_lei_5.011-2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5696/pl017_-_revoga_leis_e_autoriza_nova_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5716/pl018_-_autoriza_desapropriacao_do_imovel_matricula_3.589.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5717/pl019_-_inclui_dacao_em_pagamento_de_imoveis_no_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5741/pl020_-_desmembramento_secretaria_de_cultura_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5742/pl021_-_altera_lei_de_revisao_salarial_5.301-2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5743/pl022_-_subvencao_social_anual_a_guarda_mirim_de_irati.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5744/pl023_-_subvencao_social_a_associacao_santos_inocentes_cidade_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5745/pl024_-_subconcessao_de_area_industrial_do_estado_para_empresas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5772/pl025_-_auxilio_anual_a_ilpi_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5802/pl026_-_alteracao_das_leis_5.116-2024_e_5.275-2025_e_reestruturacao_dos_conselhos_ambientais.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5803/pl027_-_subvencao_ao_provopar_de_irati_r420.00000.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5824/pl028_-_desapropriacao_de_imovel_para_clinica_de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5821/pl029_-_regularizacao_habitacional_e_altera_lei_4.905.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5822/pl030_-_credito_adicional_especial_sec._da_mulher_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5843/pl031_-_subconcessao_de_imovel_do_estado_para_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5844/pl032_-_abertura_de_credito_adicional_especial_sec._de_turismo_r_235.00000.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5864/pl033_-_institui_o_forum_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5865/pl034_-_abertura_de_credito_adicional_especial_sec._de_seguranca_r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5877/pl035_-_repasse_fundeb_para_apae_de_irati_r_780.07073.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5883/pl036_-_altera_lei_1.243-1994_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5884/pl037_-_programa_de_contratacao_de_aprendizes_e_selo_empresa_amiga_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5885/pl038_-_programa_mesada_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5933/pl039_-_institui_programa_eco_troquinha_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5934/pl040_-_altera_lei_2.909-2009_conselho_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5935/pl041_-_altera_lei_4.614-2018_auditor_fiscal_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6003/pl042_-_apoio_financeiro_a_adecsul.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6006/pl043_-_altera_lei_4.430-2019_parcelamento_de_iss_da_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6007/pl044_-_sistema_municipal_de_responsabilizacao_administrativa_disciplinar_pad.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6008/pl045_-_subvencao_as_apmfs_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5640/pll_001_-_institui_programa_municipal_de_atencao_ao_monitoramento_do_diabetes.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5663/pll_002_-_altera_lei_3807_-_descarte_de_lixo_em_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5664/pll_003_-_reposicao_salarial_legislativo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5665/pll_004_-_revisao_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5718/pll_005_-_denomina_rua_rodolfo_luis_da_silva_schier.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5774/pll_006_-_up_associacao_de_capoeira_de_irati_-_grupo_muzenza.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5823/pll_007_-_up_comissao_de_manutenacao_da_imagem_de_nossa_sra_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5866/pll_008_-_institui_no_calendario_oficial_prova_pedestre_e_passeio_ciclistico.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5867/pll_009_-_programa_de_coleta_domiciliar_de_exames_e_vacinacao_tea.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5868/pll_010_-_denomina_rua_pedro_celio_vieira.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5878/pll_011_-_institui_a_passeata_de_combate_ao_abuso_e_a_exploracao_sexual_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5879/pll_012_-_institui_o_mascote_super_d__o_defensor_das_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5880/pll_013_-_institui_o_mes_municipal_de_prevencao_e_combate_ao_abuso_e_a_exploracao_sexual_de_criancas_e_adolescentes.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5881/pll_014_-_denomina_rua_guerino_antonio_molinari.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5882/pll_015_-_denomina_rua_edir_collesel.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5887/pll_016_-_institui_politica_municipal_de_apoio_a_adesao_ao_tratamento_da_tuberculose.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5888/pll_017_-_up_conselho_comunitario_de_seguranca_de_irati_-_pr.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6004/pll_018_-_up_associacao_paranaense_de_criadores_de_porcos_moura.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/6005/pll_019_-_up_juventus_futebol_clube.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5773/pr_001_-_procuradoras_adjuntas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/sapl/public/materialegislativa/2026/5886/pr_002_-_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.irati.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H140"/>
+  <dimension ref="A1:H421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4204,1216 +6619,8456 @@
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>291</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H92" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>302</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>303</v>
       </c>
       <c r="D93" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>36</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>305</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>306</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>53</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H94" t="s">
         <v>307</v>
-      </c>
-[...16 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>308</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>309</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>53</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" t="s">
         <v>310</v>
-      </c>
-[...16 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>311</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>312</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>53</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
         <v>313</v>
-      </c>
-[...16 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>314</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>315</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>53</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
         <v>316</v>
-      </c>
-[...16 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>317</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>318</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
         <v>319</v>
       </c>
-      <c r="B98" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>322</v>
       </c>
-      <c r="B99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>18</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>324</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>325</v>
       </c>
-      <c r="B100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D100" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>18</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>327</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>328</v>
       </c>
-      <c r="B101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D101" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>69</v>
       </c>
       <c r="G101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>330</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>331</v>
       </c>
-      <c r="B102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D102" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>90</v>
       </c>
       <c r="G102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>333</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>334</v>
       </c>
-      <c r="B103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>90</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>336</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>337</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>291</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H104" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>339</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>340</v>
       </c>
-      <c r="B105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>341</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>341</v>
+        <v>14</v>
       </c>
       <c r="H105" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>343</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>59</v>
+        <v>344</v>
       </c>
       <c r="D106" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>344</v>
+        <v>14</v>
       </c>
       <c r="H106" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>346</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>62</v>
+        <v>347</v>
       </c>
       <c r="D107" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>347</v>
+        <v>14</v>
       </c>
       <c r="H107" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>349</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>65</v>
+        <v>350</v>
       </c>
       <c r="D108" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>350</v>
+        <v>14</v>
       </c>
       <c r="H108" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>352</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>68</v>
+        <v>353</v>
       </c>
       <c r="D109" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>40</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>353</v>
+        <v>14</v>
       </c>
       <c r="H109" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>355</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>72</v>
+        <v>356</v>
       </c>
       <c r="D110" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>40</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>356</v>
+        <v>14</v>
       </c>
       <c r="H110" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>358</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>75</v>
+        <v>359</v>
       </c>
       <c r="D111" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>40</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>359</v>
+        <v>14</v>
       </c>
       <c r="H111" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>361</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>78</v>
+        <v>362</v>
       </c>
       <c r="D112" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>100</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>362</v>
+        <v>14</v>
       </c>
       <c r="H112" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>364</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>82</v>
+        <v>365</v>
       </c>
       <c r="D113" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>40</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>365</v>
+        <v>14</v>
       </c>
       <c r="H113" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>367</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>86</v>
+        <v>368</v>
       </c>
       <c r="D114" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>40</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>368</v>
+        <v>14</v>
       </c>
       <c r="H114" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>370</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>89</v>
+        <v>371</v>
       </c>
       <c r="D115" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>40</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>371</v>
+        <v>14</v>
       </c>
       <c r="H115" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>373</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>93</v>
+        <v>374</v>
       </c>
       <c r="D116" t="s">
-        <v>303</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>304</v>
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>40</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>374</v>
+        <v>14</v>
       </c>
       <c r="H116" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>376</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>377</v>
       </c>
       <c r="D117" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>40</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H117" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>17</v>
+        <v>380</v>
       </c>
       <c r="D118" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>378</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>383</v>
+        <v>36</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>384</v>
+        <v>14</v>
       </c>
       <c r="H118" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>21</v>
+        <v>383</v>
       </c>
       <c r="D119" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>378</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>387</v>
+        <v>53</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>388</v>
+        <v>14</v>
       </c>
       <c r="H119" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>24</v>
+        <v>386</v>
       </c>
       <c r="D120" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>378</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
+        <v>53</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H120" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>27</v>
+        <v>389</v>
       </c>
       <c r="D121" t="s">
-        <v>377</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>378</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>53</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>394</v>
+        <v>14</v>
       </c>
       <c r="H121" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>10</v>
+        <v>392</v>
       </c>
       <c r="D122" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>17</v>
+        <v>395</v>
       </c>
       <c r="D123" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H123" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>21</v>
+        <v>398</v>
       </c>
       <c r="D124" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>36</v>
+        <v>399</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>24</v>
+        <v>402</v>
       </c>
       <c r="D125" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H125" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>404</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>405</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>40</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" t="s">
         <v>406</v>
-      </c>
-[...19 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>407</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>408</v>
       </c>
-      <c r="B127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D127" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>410</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>35</v>
+        <v>411</v>
       </c>
       <c r="D128" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H128" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>39</v>
+        <v>414</v>
       </c>
       <c r="D129" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>40</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H129" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>43</v>
+        <v>417</v>
       </c>
       <c r="D130" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>40</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>46</v>
+        <v>420</v>
       </c>
       <c r="D131" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
         <v>36</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H131" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>49</v>
+        <v>423</v>
       </c>
       <c r="D132" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H132" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>52</v>
+        <v>426</v>
       </c>
       <c r="D133" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>421</v>
+        <v>69</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H133" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>56</v>
+        <v>429</v>
       </c>
       <c r="D134" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>36</v>
+        <v>430</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H134" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>59</v>
+        <v>433</v>
       </c>
       <c r="D135" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H135" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>62</v>
+        <v>436</v>
       </c>
       <c r="D136" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H136" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>65</v>
+        <v>439</v>
       </c>
       <c r="D137" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H137" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>68</v>
+        <v>442</v>
       </c>
       <c r="D138" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>432</v>
+        <v>443</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>433</v>
+        <v>444</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>72</v>
+        <v>445</v>
       </c>
       <c r="D139" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>398</v>
+        <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>421</v>
+        <v>53</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
+        <v>448</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>53</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H140" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>450</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>451</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>53</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H141" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>453</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>454</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>53</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H142" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>456</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>457</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>90</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H143" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>459</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>460</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>36</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H144" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>462</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>463</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>36</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H145" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>465</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>466</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>100</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H146" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>468</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>469</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>100</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H147" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>471</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>472</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>18</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H148" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>474</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>475</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>18</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>477</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>478</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>18</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H150" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>480</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>481</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>18</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H151" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>483</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>484</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>40</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H152" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>486</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>487</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>488</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H153" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>490</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>491</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>83</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H154" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>493</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>494</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>40</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>496</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>497</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H156" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>499</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>500</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>18</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H157" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>502</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>503</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>69</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H158" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>505</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>506</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>488</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H159" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>508</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>509</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>100</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H160" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>511</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>512</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>100</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H161" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>514</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>515</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>100</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H162" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>517</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>518</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H163" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>520</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>521</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>18</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H164" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>523</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>524</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H165" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>526</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>527</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H166" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>529</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>530</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H167" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>532</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>533</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H168" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>535</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>536</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>83</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H169" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>538</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>539</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>83</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H170" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>541</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>542</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>40</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H171" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>544</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>545</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>40</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H172" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>547</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>548</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>40</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H173" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>550</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>551</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>40</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H174" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>553</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>554</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>40</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H175" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>556</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>557</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>69</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H176" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>559</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>560</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>69</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H177" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>562</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>563</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>69</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H178" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>565</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>566</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>69</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H179" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>568</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>569</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>36</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H180" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>571</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>572</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>53</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H181" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>574</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>575</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>53</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H182" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>577</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>578</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>53</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H183" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>580</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>581</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>488</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H184" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>583</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>584</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>36</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H185" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>586</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>587</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>53</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H186" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>589</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>590</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>53</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H187" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>592</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>593</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>53</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H188" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>595</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>596</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>53</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H189" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>598</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>599</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>488</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H190" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>601</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>602</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>83</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>604</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>605</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>40</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>607</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>608</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>40</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H193" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>610</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>611</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>40</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H194" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>613</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>614</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>40</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H195" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>616</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>617</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>18</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H196" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>619</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>620</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>18</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H197" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>622</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>623</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H198" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>625</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>626</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H199" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>628</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>629</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H200" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>631</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>632</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>83</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H201" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>634</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>635</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>83</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H202" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>637</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>638</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>40</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H203" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>640</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>641</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>341</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H204" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>643</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>644</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>291</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H205" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>646</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>647</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>53</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H206" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>649</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>650</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>53</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H207" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>652</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>653</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>18</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H208" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>655</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>656</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>69</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H209" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>658</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>659</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>69</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H210" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>661</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>662</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>69</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H211" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>664</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>665</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>69</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H212" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>667</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>668</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>100</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H213" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>670</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>671</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>40</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H214" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>673</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>674</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>83</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H215" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>676</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>677</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>83</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H216" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>679</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>680</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>83</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H217" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>682</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>683</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>53</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H218" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>685</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>686</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>53</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H219" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>688</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>689</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>488</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H220" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>691</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>692</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>488</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H221" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>694</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>695</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>18</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H222" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>697</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>698</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>18</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H223" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>700</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>701</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" t="s">
+        <v>18</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H224" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>703</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>704</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>18</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H225" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>706</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>707</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>69</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H226" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>709</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>710</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>69</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H227" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>712</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>713</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>36</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H228" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>715</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>716</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>36</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H229" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>718</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>719</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>83</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H230" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>721</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>722</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>83</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H231" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>724</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>725</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>40</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H232" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>727</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>728</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>40</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H233" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>730</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>731</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>40</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H234" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>733</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>734</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>40</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H235" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>736</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>737</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
+        <v>18</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H236" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>739</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>740</v>
+      </c>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>18</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H237" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>742</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>743</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238" t="s">
+        <v>18</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H238" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>745</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>746</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" t="s">
+        <v>18</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H239" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>748</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>749</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" t="s">
+        <v>18</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H240" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>751</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>752</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" t="s">
+        <v>53</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H241" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>754</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>755</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>53</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H242" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>757</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>758</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>488</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H243" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>760</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>761</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>488</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H244" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>763</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>764</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>765</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H245" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>767</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>768</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>36</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H246" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>770</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>771</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>53</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H247" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>773</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>774</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>53</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H248" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>776</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>777</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>53</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H249" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>779</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>780</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>53</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H250" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>782</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>783</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>40</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H251" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>785</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>786</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>40</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H252" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>788</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>789</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>40</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H253" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>791</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>792</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>40</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H254" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>794</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>795</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>40</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H255" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>797</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>798</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>90</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H256" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>800</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>801</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>90</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H257" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>803</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>804</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>90</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H258" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>806</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>807</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>90</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H259" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>809</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>810</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>18</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H260" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>812</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>813</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>100</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H261" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>815</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>816</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>100</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H262" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>818</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>819</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>100</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H263" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>821</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>822</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>100</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H264" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>824</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>825</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>36</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H265" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>827</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>828</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>40</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H266" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>830</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>831</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>40</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H267" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>833</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>834</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>40</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H268" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>836</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>837</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>40</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H269" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>839</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>840</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>40</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H270" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>842</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>843</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>53</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H271" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>845</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>846</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>53</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H272" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>848</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>849</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>69</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H273" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>851</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>852</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>69</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H274" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>854</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>855</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>69</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H275" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>857</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>858</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>69</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H276" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>860</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>861</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>18</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H277" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>863</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>864</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>18</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H278" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>866</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>867</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>83</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H279" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>869</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>870</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>83</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H280" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>872</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>873</v>
+      </c>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>83</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H281" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>875</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>10</v>
+      </c>
+      <c r="D282" t="s">
+        <v>876</v>
+      </c>
+      <c r="E282" t="s">
+        <v>877</v>
+      </c>
+      <c r="F282" t="s">
+        <v>878</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H282" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>881</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>17</v>
+      </c>
+      <c r="D283" t="s">
+        <v>876</v>
+      </c>
+      <c r="E283" t="s">
+        <v>877</v>
+      </c>
+      <c r="F283" t="s">
+        <v>882</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H283" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>885</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>21</v>
+      </c>
+      <c r="D284" t="s">
+        <v>876</v>
+      </c>
+      <c r="E284" t="s">
+        <v>877</v>
+      </c>
+      <c r="F284" t="s">
+        <v>886</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H284" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>889</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>24</v>
+      </c>
+      <c r="D285" t="s">
+        <v>876</v>
+      </c>
+      <c r="E285" t="s">
+        <v>877</v>
+      </c>
+      <c r="F285" t="s">
+        <v>890</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H285" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>893</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>10</v>
+      </c>
+      <c r="D286" t="s">
+        <v>894</v>
+      </c>
+      <c r="E286" t="s">
+        <v>895</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H286" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>898</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>17</v>
+      </c>
+      <c r="D287" t="s">
+        <v>894</v>
+      </c>
+      <c r="E287" t="s">
+        <v>895</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H287" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>901</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>21</v>
+      </c>
+      <c r="D288" t="s">
+        <v>894</v>
+      </c>
+      <c r="E288" t="s">
+        <v>895</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H288" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>904</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>24</v>
+      </c>
+      <c r="D289" t="s">
+        <v>894</v>
+      </c>
+      <c r="E289" t="s">
+        <v>895</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H289" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>907</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>27</v>
+      </c>
+      <c r="D290" t="s">
+        <v>894</v>
+      </c>
+      <c r="E290" t="s">
+        <v>895</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H290" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>910</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>31</v>
+      </c>
+      <c r="D291" t="s">
+        <v>894</v>
+      </c>
+      <c r="E291" t="s">
+        <v>895</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H291" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>913</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>35</v>
+      </c>
+      <c r="D292" t="s">
+        <v>894</v>
+      </c>
+      <c r="E292" t="s">
+        <v>895</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H292" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>916</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>39</v>
+      </c>
+      <c r="D293" t="s">
+        <v>894</v>
+      </c>
+      <c r="E293" t="s">
+        <v>895</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H293" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>919</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>43</v>
+      </c>
+      <c r="D294" t="s">
+        <v>894</v>
+      </c>
+      <c r="E294" t="s">
+        <v>895</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H294" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>922</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>46</v>
+      </c>
+      <c r="D295" t="s">
+        <v>894</v>
+      </c>
+      <c r="E295" t="s">
+        <v>895</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H295" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>925</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>49</v>
+      </c>
+      <c r="D296" t="s">
+        <v>894</v>
+      </c>
+      <c r="E296" t="s">
+        <v>895</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H296" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>928</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>52</v>
+      </c>
+      <c r="D297" t="s">
+        <v>894</v>
+      </c>
+      <c r="E297" t="s">
+        <v>895</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H297" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>931</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>56</v>
+      </c>
+      <c r="D298" t="s">
+        <v>894</v>
+      </c>
+      <c r="E298" t="s">
+        <v>895</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H298" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>934</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>59</v>
+      </c>
+      <c r="D299" t="s">
+        <v>894</v>
+      </c>
+      <c r="E299" t="s">
+        <v>895</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H299" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>937</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>62</v>
+      </c>
+      <c r="D300" t="s">
+        <v>894</v>
+      </c>
+      <c r="E300" t="s">
+        <v>895</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H300" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>940</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>65</v>
+      </c>
+      <c r="D301" t="s">
+        <v>894</v>
+      </c>
+      <c r="E301" t="s">
+        <v>895</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H301" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>943</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>68</v>
+      </c>
+      <c r="D302" t="s">
+        <v>894</v>
+      </c>
+      <c r="E302" t="s">
+        <v>895</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H302" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>946</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>72</v>
+      </c>
+      <c r="D303" t="s">
+        <v>894</v>
+      </c>
+      <c r="E303" t="s">
+        <v>895</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H303" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>949</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
         <v>75</v>
       </c>
-      <c r="D140" t="s">
-[...12 lines deleted...]
-        <v>436</v>
+      <c r="D304" t="s">
+        <v>894</v>
+      </c>
+      <c r="E304" t="s">
+        <v>895</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H304" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>952</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>78</v>
+      </c>
+      <c r="D305" t="s">
+        <v>894</v>
+      </c>
+      <c r="E305" t="s">
+        <v>895</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H305" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>955</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>82</v>
+      </c>
+      <c r="D306" t="s">
+        <v>894</v>
+      </c>
+      <c r="E306" t="s">
+        <v>895</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H306" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>958</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>86</v>
+      </c>
+      <c r="D307" t="s">
+        <v>894</v>
+      </c>
+      <c r="E307" t="s">
+        <v>895</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H307" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>961</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>89</v>
+      </c>
+      <c r="D308" t="s">
+        <v>894</v>
+      </c>
+      <c r="E308" t="s">
+        <v>895</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H308" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>964</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>93</v>
+      </c>
+      <c r="D309" t="s">
+        <v>894</v>
+      </c>
+      <c r="E309" t="s">
+        <v>895</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H309" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>967</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>96</v>
+      </c>
+      <c r="D310" t="s">
+        <v>894</v>
+      </c>
+      <c r="E310" t="s">
+        <v>895</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H310" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>970</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>99</v>
+      </c>
+      <c r="D311" t="s">
+        <v>894</v>
+      </c>
+      <c r="E311" t="s">
+        <v>895</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H311" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>973</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>103</v>
+      </c>
+      <c r="D312" t="s">
+        <v>894</v>
+      </c>
+      <c r="E312" t="s">
+        <v>895</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H312" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>976</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>106</v>
+      </c>
+      <c r="D313" t="s">
+        <v>894</v>
+      </c>
+      <c r="E313" t="s">
+        <v>895</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H313" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>979</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>109</v>
+      </c>
+      <c r="D314" t="s">
+        <v>894</v>
+      </c>
+      <c r="E314" t="s">
+        <v>895</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H314" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>982</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>112</v>
+      </c>
+      <c r="D315" t="s">
+        <v>894</v>
+      </c>
+      <c r="E315" t="s">
+        <v>895</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H315" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>985</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>115</v>
+      </c>
+      <c r="D316" t="s">
+        <v>894</v>
+      </c>
+      <c r="E316" t="s">
+        <v>895</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H316" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>987</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>118</v>
+      </c>
+      <c r="D317" t="s">
+        <v>894</v>
+      </c>
+      <c r="E317" t="s">
+        <v>895</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H317" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>990</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>121</v>
+      </c>
+      <c r="D318" t="s">
+        <v>894</v>
+      </c>
+      <c r="E318" t="s">
+        <v>895</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H318" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>993</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>124</v>
+      </c>
+      <c r="D319" t="s">
+        <v>894</v>
+      </c>
+      <c r="E319" t="s">
+        <v>895</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H319" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>996</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>127</v>
+      </c>
+      <c r="D320" t="s">
+        <v>894</v>
+      </c>
+      <c r="E320" t="s">
+        <v>895</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H320" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>999</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>130</v>
+      </c>
+      <c r="D321" t="s">
+        <v>894</v>
+      </c>
+      <c r="E321" t="s">
+        <v>895</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>134</v>
+      </c>
+      <c r="D322" t="s">
+        <v>894</v>
+      </c>
+      <c r="E322" t="s">
+        <v>895</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>137</v>
+      </c>
+      <c r="D323" t="s">
+        <v>894</v>
+      </c>
+      <c r="E323" t="s">
+        <v>895</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>140</v>
+      </c>
+      <c r="D324" t="s">
+        <v>894</v>
+      </c>
+      <c r="E324" t="s">
+        <v>895</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>144</v>
+      </c>
+      <c r="D325" t="s">
+        <v>894</v>
+      </c>
+      <c r="E325" t="s">
+        <v>895</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>147</v>
+      </c>
+      <c r="D326" t="s">
+        <v>894</v>
+      </c>
+      <c r="E326" t="s">
+        <v>895</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>150</v>
+      </c>
+      <c r="D327" t="s">
+        <v>894</v>
+      </c>
+      <c r="E327" t="s">
+        <v>895</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>153</v>
+      </c>
+      <c r="D328" t="s">
+        <v>894</v>
+      </c>
+      <c r="E328" t="s">
+        <v>895</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>156</v>
+      </c>
+      <c r="D329" t="s">
+        <v>894</v>
+      </c>
+      <c r="E329" t="s">
+        <v>895</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>159</v>
+      </c>
+      <c r="D330" t="s">
+        <v>894</v>
+      </c>
+      <c r="E330" t="s">
+        <v>895</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>10</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>17</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F332" t="s">
+        <v>488</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>21</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>24</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>27</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F335" t="s">
+        <v>53</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>31</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F336" t="s">
+        <v>36</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>35</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F337" t="s">
+        <v>13</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>39</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F338" t="s">
+        <v>40</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>43</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F339" t="s">
+        <v>36</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>46</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F340" t="s">
+        <v>53</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>49</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F341" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>52</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F342" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>56</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F343" t="s">
+        <v>13</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>59</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F344" t="s">
+        <v>53</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>62</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F345" t="s">
+        <v>18</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>65</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F346" t="s">
+        <v>36</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>68</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F347" t="s">
+        <v>13</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>72</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F348" t="s">
+        <v>53</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>75</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" t="s">
+        <v>53</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>10</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>17</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>10</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F352" t="s">
+        <v>18</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>17</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F353" t="s">
+        <v>36</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>21</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F354" t="s">
+        <v>36</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>24</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F355" t="s">
+        <v>69</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>27</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F356" t="s">
+        <v>90</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>31</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F357" t="s">
+        <v>100</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>35</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F358" t="s">
+        <v>291</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>39</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F359" t="s">
+        <v>40</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>43</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F360" t="s">
+        <v>40</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>46</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F361" t="s">
+        <v>36</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>49</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F362" t="s">
+        <v>53</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>52</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>56</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F364" t="s">
+        <v>36</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>59</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F365" t="s">
+        <v>36</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>62</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F366" t="s">
+        <v>36</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>65</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F367" t="s">
+        <v>18</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>68</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F368" t="s">
+        <v>40</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>72</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>75</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>78</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F371" t="s">
+        <v>36</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>82</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F372" t="s">
+        <v>36</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>86</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F373" t="s">
+        <v>18</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>89</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F374" t="s">
+        <v>40</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>93</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F375" t="s">
+        <v>40</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>96</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F376" t="s">
+        <v>83</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>99</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F377" t="s">
+        <v>100</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>103</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F378" t="s">
+        <v>18</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>106</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>109</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F380" t="s">
+        <v>40</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>112</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F381" t="s">
+        <v>40</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>115</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F382" t="s">
+        <v>40</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>118</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F383" t="s">
+        <v>40</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H383" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>121</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F384" t="s">
+        <v>40</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>124</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F385" t="s">
+        <v>488</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>127</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F386" t="s">
+        <v>40</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>130</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F387" t="s">
+        <v>40</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>134</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F388" t="s">
+        <v>488</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>137</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F389" t="s">
+        <v>18</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>140</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F390" t="s">
+        <v>18</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>144</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F391" t="s">
+        <v>18</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>147</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F392" t="s">
+        <v>266</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>150</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F393" t="s">
+        <v>36</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>153</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F394" t="s">
+        <v>40</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>156</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F395" t="s">
+        <v>40</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>159</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F396" t="s">
+        <v>40</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>162</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F397" t="s">
+        <v>40</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>165</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F398" t="s">
+        <v>40</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>168</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F399" t="s">
+        <v>341</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>172</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F400" t="s">
+        <v>18</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>175</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F401" t="s">
+        <v>18</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>178</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F402" t="s">
+        <v>18</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>181</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F403" t="s">
+        <v>18</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>184</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F404" t="s">
+        <v>36</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>187</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F405" t="s">
+        <v>36</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>190</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F406" t="s">
+        <v>36</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>193</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>196</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F408" t="s">
+        <v>40</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>199</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F409" t="s">
+        <v>40</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>202</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F410" t="s">
+        <v>40</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>205</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F411" t="s">
+        <v>40</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>208</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F412" t="s">
+        <v>40</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>211</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F413" t="s">
+        <v>488</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>214</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F414" t="s">
+        <v>36</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>217</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F415" t="s">
+        <v>36</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>220</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F416" t="s">
+        <v>53</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>223</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F417" t="s">
+        <v>291</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>226</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F418" t="s">
+        <v>291</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>229</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F419" t="s">
+        <v>291</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>232</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F420" t="s">
+        <v>291</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>235</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F421" t="s">
+        <v>291</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1241</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5513,50 +15168,331 @@
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>